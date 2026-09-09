--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -464,855 +464,1350 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C18"/>
+  <dimension ref="A1:C19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>VENTAS — Parada 8 (grupo "Ventas muñecas 81")</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Período: 30/06/2026 al 25/07/2026 16:37</t>
+          <t>Período: 30/06/2026 al 16/08/2026 00:07</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>VENTAS</t>
         </is>
       </c>
       <c r="B4" s="3" t="n">
-        <v>1685618</v>
+        <v>4208276</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Efectivo</t>
         </is>
       </c>
       <c r="B5" s="3" t="n">
-        <v>1100418</v>
+        <v>3270476</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Transferencia</t>
         </is>
       </c>
       <c r="B6" s="3" t="n">
-        <v>585200</v>
+        <v>937800</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Días con ventas</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>22</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Cantidad de ventas</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>443</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Promedio por día</t>
         </is>
       </c>
       <c r="B9" s="3" t="n">
-        <v>76619</v>
+        <v>100197</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>Gasto atención ($30.000 x 22 días)</t>
+          <t>Gasto atención ($30.000 x 42 días)</t>
         </is>
       </c>
       <c r="B10" s="3" t="n">
-        <v>660000</v>
+        <v>1260000</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Otros gastos</t>
         </is>
       </c>
       <c r="B11" s="3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>GASTOS TOTAL</t>
         </is>
       </c>
       <c r="B12" s="3" t="n">
-        <v>660000</v>
+        <v>1260000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>NETO (ventas - gastos)</t>
         </is>
       </c>
       <c r="B13" s="4" t="n">
-        <v>1025618</v>
+        <v>2948276</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Horas trabajadas (total)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>199h 43m</t>
+          <t>420h 38m</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>POR VENDEDOR</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>lucianaaa</t>
         </is>
       </c>
       <c r="B16" s="3" t="n">
-        <v>1638118</v>
+        <v>1770518</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>427 ventas</t>
+          <t>475 ventas</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Eunoia</t>
+          <t>Karim J</t>
         </is>
       </c>
       <c r="B17" s="3" t="n">
-        <v>25500</v>
+        <v>1156900</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>9 ventas</t>
+          <t>217 ventas</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Karim J</t>
+          <t>Eunoia</t>
         </is>
       </c>
       <c r="B18" s="3" t="n">
-        <v>22000</v>
+        <v>1135550</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>7 ventas</t>
+          <t>347 ventas</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>Karim</t>
+        </is>
+      </c>
+      <c r="B19" s="3" t="n">
+        <v>145308</v>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>3 ventas</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Día</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="C1" s="5" t="inlineStr">
         <is>
           <t>Efectivo</t>
         </is>
       </c>
       <c r="D1" s="5" t="inlineStr">
         <is>
           <t>Transferencia</t>
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Ventas</t>
         </is>
       </c>
       <c r="F1" s="5" t="inlineStr">
         <is>
           <t>Horas</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="6" t="inlineStr">
         <is>
-          <t>10/07</t>
+          <t>28/07</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>133100</v>
+        <v>288300</v>
       </c>
       <c r="C2" s="7" t="n">
-        <v>56600</v>
+        <v>279800</v>
       </c>
       <c r="D2" s="7" t="n">
-        <v>76500</v>
+        <v>8500</v>
       </c>
       <c r="E2" s="6" t="n">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F2" s="6" t="inlineStr">
         <is>
-          <t>10h 28m</t>
+          <t>9h 03m</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="6" t="inlineStr">
         <is>
-          <t>13/07</t>
+          <t>07/08</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>132700</v>
+        <v>260500</v>
       </c>
       <c r="C3" s="7" t="n">
-        <v>108200</v>
+        <v>249500</v>
       </c>
       <c r="D3" s="7" t="n">
-        <v>24500</v>
+        <v>11000</v>
       </c>
       <c r="E3" s="6" t="n">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="F3" s="6" t="inlineStr">
         <is>
-          <t>7h 43m</t>
+          <t>11h 26m</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="6" t="inlineStr">
         <is>
-          <t>16/07</t>
+          <t>15/08</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>127209</v>
+        <v>243200</v>
       </c>
       <c r="C4" s="7" t="n">
-        <v>91209</v>
+        <v>226400</v>
       </c>
       <c r="D4" s="7" t="n">
-        <v>36000</v>
+        <v>16800</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F4" s="6" t="inlineStr">
         <is>
-          <t>11h 05m</t>
+          <t>23h 54m</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="6" t="inlineStr">
         <is>
-          <t>23/07</t>
+          <t>13/08</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>125200</v>
+        <v>185500</v>
       </c>
       <c r="C5" s="7" t="n">
-        <v>63200</v>
+        <v>169600</v>
       </c>
       <c r="D5" s="7" t="n">
-        <v>62000</v>
+        <v>15900</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F5" s="6" t="inlineStr">
         <is>
-          <t>11h 24m</t>
+          <t>9h 56m</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
-          <t>17/07</t>
+          <t>14/08</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>124200</v>
+        <v>176400</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>74200</v>
+        <v>129500</v>
       </c>
       <c r="D6" s="7" t="n">
-        <v>50000</v>
+        <v>46900</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="F6" s="6" t="inlineStr">
         <is>
-          <t>10h 53m</t>
+          <t>11h 44m</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="6" t="inlineStr">
         <is>
-          <t>22/07</t>
+          <t>08/08</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>103900</v>
+        <v>168300</v>
       </c>
       <c r="C7" s="7" t="n">
-        <v>61100</v>
+        <v>130400</v>
       </c>
       <c r="D7" s="7" t="n">
-        <v>42800</v>
+        <v>37900</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="F7" s="6" t="inlineStr">
         <is>
-          <t>11h 07m</t>
+          <t>11h 00m</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
-          <t>06/07</t>
+          <t>30/07</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>98800</v>
+        <v>136700</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>39200</v>
+        <v>134500</v>
       </c>
       <c r="D8" s="7" t="n">
-        <v>59600</v>
+        <v>2200</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F8" s="6" t="inlineStr">
         <is>
-          <t>11h 25m</t>
+          <t>11h 45m</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6" t="inlineStr">
         <is>
-          <t>08/07</t>
+          <t>10/07</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>93000</v>
+        <v>133100</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>48800</v>
+        <v>56600</v>
       </c>
       <c r="D9" s="7" t="n">
-        <v>44200</v>
+        <v>76500</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F9" s="6" t="inlineStr">
         <is>
-          <t>10h 23m</t>
+          <t>10h 28m</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
-          <t>20/07</t>
+          <t>13/07</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>83900</v>
+        <v>132700</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>66400</v>
+        <v>108200</v>
       </c>
       <c r="D10" s="7" t="n">
-        <v>17500</v>
+        <v>24500</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="F10" s="6" t="inlineStr">
         <is>
-          <t>10h 39m</t>
+          <t>7h 43m</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6" t="inlineStr">
         <is>
-          <t>04/07</t>
+          <t>11/08</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
-        <v>77600</v>
+        <v>129208</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>77600</v>
+        <v>100708</v>
       </c>
       <c r="D11" s="7" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="F11" s="6" t="inlineStr">
         <is>
-          <t>11h 15m</t>
+          <t>10h 34m</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
-          <t>30/06</t>
+          <t>16/07</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
-        <v>72000</v>
+        <v>127209</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>56000</v>
+        <v>91209</v>
       </c>
       <c r="D12" s="7" t="n">
-        <v>16000</v>
+        <v>36000</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F12" s="6" t="inlineStr">
         <is>
-          <t>10h 52m</t>
+          <t>11h 05m</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="6" t="inlineStr">
         <is>
-          <t>24/07</t>
+          <t>01/08</t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
-        <v>69900</v>
+        <v>126600</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>38000</v>
+        <v>96100</v>
       </c>
       <c r="D13" s="7" t="n">
-        <v>31900</v>
+        <v>30500</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="F13" s="6" t="inlineStr">
         <is>
-          <t>22h 32m</t>
+          <t>11h 39m</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
-          <t>02/07</t>
+          <t>23/07</t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
-        <v>68300</v>
+        <v>125200</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>68300</v>
+        <v>63200</v>
       </c>
       <c r="D14" s="7" t="n">
-        <v>0</v>
+        <v>62000</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F14" s="6" t="inlineStr">
         <is>
-          <t>11h 16m</t>
+          <t>11h 24m</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="6" t="inlineStr">
         <is>
-          <t>21/07</t>
+          <t>17/07</t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
-        <v>57200</v>
+        <v>124200</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>21500</v>
+        <v>74200</v>
       </c>
       <c r="D15" s="7" t="n">
-        <v>35700</v>
+        <v>50000</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F15" s="6" t="inlineStr">
         <is>
-          <t>10h 52m</t>
+          <t>10h 53m</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
-          <t>14/07</t>
+          <t>06/08</t>
         </is>
       </c>
       <c r="B16" s="7" t="n">
-        <v>54800</v>
+        <v>117150</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>25200</v>
+        <v>107150</v>
       </c>
       <c r="D16" s="7" t="n">
-        <v>29600</v>
+        <v>10000</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F16" s="6" t="inlineStr">
         <is>
-          <t>8h 08m</t>
+          <t>23h 53m</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="6" t="inlineStr">
         <is>
-          <t>15/07</t>
+          <t>05/08</t>
         </is>
       </c>
       <c r="B17" s="7" t="n">
-        <v>48000</v>
+        <v>114100</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>41000</v>
+        <v>79100</v>
       </c>
       <c r="D17" s="7" t="n">
-        <v>7000</v>
+        <v>35000</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="F17" s="6" t="inlineStr">
         <is>
-          <t>2h 59m</t>
+          <t>10h 33m</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
-          <t>18/07</t>
+          <t>10/08</t>
         </is>
       </c>
       <c r="B18" s="7" t="n">
-        <v>47900</v>
+        <v>113900</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>47900</v>
+        <v>107900</v>
       </c>
       <c r="D18" s="7" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="F18" s="6" t="inlineStr">
         <is>
-          <t>3h 12m</t>
+          <t>11h 15m</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="6" t="inlineStr">
         <is>
-          <t>01/07</t>
+          <t>12/08</t>
         </is>
       </c>
       <c r="B19" s="7" t="n">
-        <v>40000</v>
+        <v>111100</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>40000</v>
+        <v>90300</v>
       </c>
       <c r="D19" s="7" t="n">
-        <v>0</v>
+        <v>20800</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F19" s="6" t="inlineStr">
         <is>
-          <t>10h 06m</t>
+          <t>10h 57m</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
-          <t>11/07</t>
+          <t>22/07</t>
         </is>
       </c>
       <c r="B20" s="7" t="n">
-        <v>35700</v>
+        <v>103900</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>12000</v>
+        <v>61100</v>
       </c>
       <c r="D20" s="7" t="n">
-        <v>23700</v>
+        <v>42800</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="F20" s="6" t="inlineStr">
         <is>
-          <t>1h 18m</t>
+          <t>11h 07m</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="6" t="inlineStr">
         <is>
-          <t>03/07</t>
+          <t>06/07</t>
         </is>
       </c>
       <c r="B21" s="7" t="n">
-        <v>32509</v>
+        <v>98800</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>32509</v>
+        <v>39200</v>
       </c>
       <c r="D21" s="7" t="n">
-        <v>0</v>
+        <v>59600</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F21" s="6" t="inlineStr">
         <is>
-          <t>4h 28m</t>
+          <t>11h 25m</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
-          <t>07/07</t>
+          <t>03/08</t>
         </is>
       </c>
       <c r="B22" s="7" t="n">
-        <v>31700</v>
+        <v>97000</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>12000</v>
+        <v>70300</v>
       </c>
       <c r="D22" s="7" t="n">
-        <v>19700</v>
+        <v>26700</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F22" s="6" t="inlineStr">
         <is>
-          <t>3h 24m</t>
+          <t>10h 21m</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="6" t="inlineStr">
         <is>
+          <t>08/07</t>
+        </is>
+      </c>
+      <c r="B23" s="7" t="n">
+        <v>93000</v>
+      </c>
+      <c r="C23" s="7" t="n">
+        <v>48800</v>
+      </c>
+      <c r="D23" s="7" t="n">
+        <v>44200</v>
+      </c>
+      <c r="E23" s="6" t="n">
+        <v>25</v>
+      </c>
+      <c r="F23" s="6" t="inlineStr">
+        <is>
+          <t>10h 23m</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="6" t="inlineStr">
+        <is>
+          <t>31/07</t>
+        </is>
+      </c>
+      <c r="B24" s="7" t="n">
+        <v>85500</v>
+      </c>
+      <c r="C24" s="7" t="n">
+        <v>46300</v>
+      </c>
+      <c r="D24" s="7" t="n">
+        <v>39200</v>
+      </c>
+      <c r="E24" s="6" t="n">
+        <v>27</v>
+      </c>
+      <c r="F24" s="6" t="inlineStr">
+        <is>
+          <t>11h 32m</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="6" t="inlineStr">
+        <is>
+          <t>20/07</t>
+        </is>
+      </c>
+      <c r="B25" s="7" t="n">
+        <v>83900</v>
+      </c>
+      <c r="C25" s="7" t="n">
+        <v>66400</v>
+      </c>
+      <c r="D25" s="7" t="n">
+        <v>17500</v>
+      </c>
+      <c r="E25" s="6" t="n">
+        <v>19</v>
+      </c>
+      <c r="F25" s="6" t="inlineStr">
+        <is>
+          <t>10h 39m</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="6" t="inlineStr">
+        <is>
+          <t>04/07</t>
+        </is>
+      </c>
+      <c r="B26" s="7" t="n">
+        <v>77600</v>
+      </c>
+      <c r="C26" s="7" t="n">
+        <v>77600</v>
+      </c>
+      <c r="D26" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E26" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="F26" s="6" t="inlineStr">
+        <is>
+          <t>11h 15m</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="6" t="inlineStr">
+        <is>
+          <t>30/06</t>
+        </is>
+      </c>
+      <c r="B27" s="7" t="n">
+        <v>72000</v>
+      </c>
+      <c r="C27" s="7" t="n">
+        <v>56000</v>
+      </c>
+      <c r="D27" s="7" t="n">
+        <v>16000</v>
+      </c>
+      <c r="E27" s="6" t="n">
+        <v>13</v>
+      </c>
+      <c r="F27" s="6" t="inlineStr">
+        <is>
+          <t>10h 52m</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="6" t="inlineStr">
+        <is>
+          <t>24/07</t>
+        </is>
+      </c>
+      <c r="B28" s="7" t="n">
+        <v>69900</v>
+      </c>
+      <c r="C28" s="7" t="n">
+        <v>38000</v>
+      </c>
+      <c r="D28" s="7" t="n">
+        <v>31900</v>
+      </c>
+      <c r="E28" s="6" t="n">
+        <v>19</v>
+      </c>
+      <c r="F28" s="6" t="inlineStr">
+        <is>
+          <t>22h 32m</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="6" t="inlineStr">
+        <is>
+          <t>02/07</t>
+        </is>
+      </c>
+      <c r="B29" s="7" t="n">
+        <v>68300</v>
+      </c>
+      <c r="C29" s="7" t="n">
+        <v>68300</v>
+      </c>
+      <c r="D29" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E29" s="6" t="n">
+        <v>16</v>
+      </c>
+      <c r="F29" s="6" t="inlineStr">
+        <is>
+          <t>11h 16m</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="6" t="inlineStr">
+        <is>
+          <t>04/08</t>
+        </is>
+      </c>
+      <c r="B30" s="7" t="n">
+        <v>64400</v>
+      </c>
+      <c r="C30" s="7" t="n">
+        <v>64400</v>
+      </c>
+      <c r="D30" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E30" s="6" t="n">
+        <v>16</v>
+      </c>
+      <c r="F30" s="6" t="inlineStr">
+        <is>
+          <t>10h 08m</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="6" t="inlineStr">
+        <is>
+          <t>27/07</t>
+        </is>
+      </c>
+      <c r="B31" s="7" t="n">
+        <v>60600</v>
+      </c>
+      <c r="C31" s="7" t="n">
+        <v>52600</v>
+      </c>
+      <c r="D31" s="7" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E31" s="6" t="n">
+        <v>22</v>
+      </c>
+      <c r="F31" s="6" t="inlineStr">
+        <is>
+          <t>10h 56m</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="6" t="inlineStr">
+        <is>
+          <t>21/07</t>
+        </is>
+      </c>
+      <c r="B32" s="7" t="n">
+        <v>57200</v>
+      </c>
+      <c r="C32" s="7" t="n">
+        <v>21500</v>
+      </c>
+      <c r="D32" s="7" t="n">
+        <v>35700</v>
+      </c>
+      <c r="E32" s="6" t="n">
+        <v>16</v>
+      </c>
+      <c r="F32" s="6" t="inlineStr">
+        <is>
+          <t>10h 52m</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="6" t="inlineStr">
+        <is>
+          <t>14/07</t>
+        </is>
+      </c>
+      <c r="B33" s="7" t="n">
+        <v>54800</v>
+      </c>
+      <c r="C33" s="7" t="n">
+        <v>25200</v>
+      </c>
+      <c r="D33" s="7" t="n">
+        <v>29600</v>
+      </c>
+      <c r="E33" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="F33" s="6" t="inlineStr">
+        <is>
+          <t>8h 08m</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="6" t="inlineStr">
+        <is>
+          <t>15/07</t>
+        </is>
+      </c>
+      <c r="B34" s="7" t="n">
+        <v>48000</v>
+      </c>
+      <c r="C34" s="7" t="n">
+        <v>41000</v>
+      </c>
+      <c r="D34" s="7" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E34" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="F34" s="6" t="inlineStr">
+        <is>
+          <t>2h 59m</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="6" t="inlineStr">
+        <is>
+          <t>18/07</t>
+        </is>
+      </c>
+      <c r="B35" s="7" t="n">
+        <v>47900</v>
+      </c>
+      <c r="C35" s="7" t="n">
+        <v>47900</v>
+      </c>
+      <c r="D35" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E35" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="F35" s="6" t="inlineStr">
+        <is>
+          <t>3h 12m</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="6" t="inlineStr">
+        <is>
+          <t>01/07</t>
+        </is>
+      </c>
+      <c r="B36" s="7" t="n">
+        <v>40000</v>
+      </c>
+      <c r="C36" s="7" t="n">
+        <v>40000</v>
+      </c>
+      <c r="D36" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E36" s="6" t="n">
+        <v>14</v>
+      </c>
+      <c r="F36" s="6" t="inlineStr">
+        <is>
+          <t>10h 06m</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="6" t="inlineStr">
+        <is>
+          <t>29/07</t>
+        </is>
+      </c>
+      <c r="B37" s="7" t="n">
+        <v>36200</v>
+      </c>
+      <c r="C37" s="7" t="n">
+        <v>27500</v>
+      </c>
+      <c r="D37" s="7" t="n">
+        <v>8700</v>
+      </c>
+      <c r="E37" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="F37" s="6" t="inlineStr">
+        <is>
+          <t>10h 10m</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="6" t="inlineStr">
+        <is>
+          <t>11/07</t>
+        </is>
+      </c>
+      <c r="B38" s="7" t="n">
+        <v>35700</v>
+      </c>
+      <c r="C38" s="7" t="n">
+        <v>12000</v>
+      </c>
+      <c r="D38" s="7" t="n">
+        <v>23700</v>
+      </c>
+      <c r="E38" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="F38" s="6" t="inlineStr">
+        <is>
+          <t>1h 18m</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="6" t="inlineStr">
+        <is>
+          <t>03/07</t>
+        </is>
+      </c>
+      <c r="B39" s="7" t="n">
+        <v>32509</v>
+      </c>
+      <c r="C39" s="7" t="n">
+        <v>32509</v>
+      </c>
+      <c r="D39" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E39" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="F39" s="6" t="inlineStr">
+        <is>
+          <t>4h 28m</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="6" t="inlineStr">
+        <is>
+          <t>07/07</t>
+        </is>
+      </c>
+      <c r="B40" s="7" t="n">
+        <v>31700</v>
+      </c>
+      <c r="C40" s="7" t="n">
+        <v>12000</v>
+      </c>
+      <c r="D40" s="7" t="n">
+        <v>19700</v>
+      </c>
+      <c r="E40" s="6" t="n">
+        <v>12</v>
+      </c>
+      <c r="F40" s="6" t="inlineStr">
+        <is>
+          <t>3h 24m</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="6" t="inlineStr">
+        <is>
           <t>25/07</t>
         </is>
       </c>
-      <c r="B23" s="7" t="n">
+      <c r="B41" s="7" t="n">
         <v>28000</v>
       </c>
-      <c r="C23" s="7" t="n">
+      <c r="C41" s="7" t="n">
         <v>19500</v>
       </c>
-      <c r="D23" s="7" t="n">
+      <c r="D41" s="7" t="n">
         <v>8500</v>
       </c>
-      <c r="E23" s="6" t="n">
+      <c r="E41" s="6" t="n">
         <v>10</v>
       </c>
-      <c r="F23" s="6" t="inlineStr">
+      <c r="F41" s="6" t="inlineStr">
         <is>
           <t>4h 02m</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="8" t="inlineStr">
+    <row r="42">
+      <c r="A42" s="6" t="inlineStr">
+        <is>
+          <t>16/08</t>
+        </is>
+      </c>
+      <c r="B42" s="7" t="n">
+        <v>5000</v>
+      </c>
+      <c r="C42" s="7" t="n">
+        <v>5000</v>
+      </c>
+      <c r="D42" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E42" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="F42" s="6" t="inlineStr">
+        <is>
+          <t>0h 00m</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="6" t="inlineStr">
+        <is>
+          <t>02/08</t>
+        </is>
+      </c>
+      <c r="B43" s="7" t="n">
+        <v>3000</v>
+      </c>
+      <c r="C43" s="7" t="n">
+        <v>3000</v>
+      </c>
+      <c r="D43" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E43" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="F43" s="6" t="inlineStr">
+        <is>
+          <t>0h 00m</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="8" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B24" s="9" t="n">
-[...6 lines deleted...]
-        <v>585200</v>
+      <c r="B44" s="9" t="n">
+        <v>4208276</v>
+      </c>
+      <c r="C44" s="9" t="n">
+        <v>3270476</v>
+      </c>
+      <c r="D44" s="9" t="n">
+        <v>937800</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F293"/>
+  <dimension ref="A1:F848"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="90" customWidth="1" min="3" max="3"/>
     <col width="11" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Fecha/hora</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Vendedor</t>
@@ -8906,47 +9401,14477 @@
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>25/07 16:37</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>lucianaaa</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>2sang + Lata $8000</t>
         </is>
       </c>
       <c r="D293" s="3" t="n">
         <v>8000</v>
       </c>
       <c r="E293" s="3" t="n">
         <v>8000</v>
       </c>
       <c r="F293" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>27/07 12:44</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>café $2500</t>
+        </is>
+      </c>
+      <c r="D294" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E294" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F294" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>27/07 13:40</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>3 mentas $3600</t>
+        </is>
+      </c>
+      <c r="D295" s="3" t="n">
+        <v>3600</v>
+      </c>
+      <c r="E295" s="3" t="n">
+        <v>3600</v>
+      </c>
+      <c r="F295" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>27/07 13:51</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>chicle $1000 / vocación $1500</t>
+        </is>
+      </c>
+      <c r="D296" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E296" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F296" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>27/07 13:59</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>promo picnic $1500</t>
+        </is>
+      </c>
+      <c r="D297" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E297" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F297" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>27/07 14:49</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Pepsi $2000  / coca + sang $5000</t>
+        </is>
+      </c>
+      <c r="D298" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E298" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F298" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>27/07 15:29</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>tostado + promo pastafrola $4500</t>
+        </is>
+      </c>
+      <c r="D299" s="3" t="n">
+        <v>4500</v>
+      </c>
+      <c r="E299" s="3" t="n">
+        <v>4500</v>
+      </c>
+      <c r="F299" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>27/07 15:29</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>coca $2000</t>
+        </is>
+      </c>
+      <c r="D300" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E300" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F300" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>27/07 20:17</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Rockstar $2000</t>
+        </is>
+      </c>
+      <c r="D301" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E301" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F301" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>27/07 20:57</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>chicle $1000 / lata $2000</t>
+        </is>
+      </c>
+      <c r="D302" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E302" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F302" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>27/07 22:00</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>agua $1000 / licuado + sang $7000</t>
+        </is>
+      </c>
+      <c r="D303" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E303" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F303" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>27/07 22:12</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>sang $2000 transf  / 2 sang + gomitas $6000 transf</t>
+        </is>
+      </c>
+      <c r="D304" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E304" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F304" s="3" t="n">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>27/07 22:41</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>café + tostado $4000</t>
+        </is>
+      </c>
+      <c r="D305" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E305" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F305" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>27/07 23:40</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>coca $2000</t>
+        </is>
+      </c>
+      <c r="D306" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E306" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F306" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>27/07 23:40</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>Pepsi $2000</t>
+        </is>
+      </c>
+      <c r="D307" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E307" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F307" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>27/07 23:40</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>café $2500</t>
+        </is>
+      </c>
+      <c r="D308" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E308" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F308" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>27/07 23:40</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>vocación $1500</t>
+        </is>
+      </c>
+      <c r="D309" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E309" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F309" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>27/07 23:40</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>café + tostado $4000</t>
+        </is>
+      </c>
+      <c r="D310" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E310" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F310" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>28/07 12:35</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>café + tostado $4000 / bollo $600</t>
+        </is>
+      </c>
+      <c r="D311" s="3" t="n">
+        <v>4600</v>
+      </c>
+      <c r="E311" s="3" t="n">
+        <v>4600</v>
+      </c>
+      <c r="F311" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>28/07 13:29</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>2 sang + jugo $6000</t>
+        </is>
+      </c>
+      <c r="D312" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E312" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F312" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>28/07 13:49</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>promo turrón $1500 transf</t>
+        </is>
+      </c>
+      <c r="D313" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E313" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F313" s="3" t="n">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>28/07 13:53</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>Rockstar $2000</t>
+        </is>
+      </c>
+      <c r="D314" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E314" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F314" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>28/07 14:02</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>agua $1000 / sang $3000 transf</t>
+        </is>
+      </c>
+      <c r="D315" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E315" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F315" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>28/07 14:14</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>café + tostado $4000</t>
+        </is>
+      </c>
+      <c r="D316" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E316" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F316" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>28/07 14:20</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>Pepsi $2000</t>
+        </is>
+      </c>
+      <c r="D317" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E317" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F317" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>28/07 15:03</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>agua + oreo $3000 / cafe + tostado $4000</t>
+        </is>
+      </c>
+      <c r="D318" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E318" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F318" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>28/07 15:06</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>sang $2000</t>
+        </is>
+      </c>
+      <c r="D319" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E319" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F319" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>28/07 15:15</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>2 Pepsi $4000</t>
+        </is>
+      </c>
+      <c r="D320" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E320" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F320" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>28/07 15:33</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>agua $1000</t>
+        </is>
+      </c>
+      <c r="D321" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E321" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F321" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>28/07 15:35</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>Fiambres: $90.000  / Bebidas $140.000</t>
+        </is>
+      </c>
+      <c r="D322" s="3" t="n">
+        <v>230000</v>
+      </c>
+      <c r="E322" s="3" t="n">
+        <v>230000</v>
+      </c>
+      <c r="F322" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>28/07 15:55</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>Karim</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>La picada $7200 gastos</t>
+        </is>
+      </c>
+      <c r="D323" s="3" t="n">
+        <v>7200</v>
+      </c>
+      <c r="E323" s="3" t="n">
+        <v>7200</v>
+      </c>
+      <c r="F323" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>28/07 20:16</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>baggio $3000 transf</t>
+        </is>
+      </c>
+      <c r="D324" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E324" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F324" s="3" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>28/07 21:12</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>sang $2000</t>
+        </is>
+      </c>
+      <c r="D325" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E325" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F325" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>28/07 21:17</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>monster $4000</t>
+        </is>
+      </c>
+      <c r="D326" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E326" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F326" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>28/07 21:35</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>sang $2000</t>
+        </is>
+      </c>
+      <c r="D327" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E327" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F327" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>28/07 21:39</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>agua + turrón $2000</t>
+        </is>
+      </c>
+      <c r="D328" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E328" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F328" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>29/07 12:54</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>2 sang $6000 transf</t>
+        </is>
+      </c>
+      <c r="D329" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E329" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F329" s="3" t="n">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>29/07 13:48</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>don satur $1500 transf</t>
+        </is>
+      </c>
+      <c r="D330" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E330" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F330" s="3" t="n">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>29/07 14:08</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>agua $1000</t>
+        </is>
+      </c>
+      <c r="D331" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E331" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F331" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>29/07 14:21</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>sang $2000</t>
+        </is>
+      </c>
+      <c r="D332" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E332" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F332" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t>29/07 14:46</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>tita $1200 transf</t>
+        </is>
+      </c>
+      <c r="D333" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E333" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F333" s="3" t="n">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>29/07 15:11</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>3 fantoche + flynn paff $4000</t>
+        </is>
+      </c>
+      <c r="D334" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E334" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F334" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>29/07 15:37</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>lucianaaa</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>2 latas + chicle $5000</t>
+        </is>
+      </c>
+      <c r="D335" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E335" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F335" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>29/07 21:15</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>3 tortillas $1000</t>
+        </is>
+      </c>
+      <c r="D336" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E336" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F336" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>29/07 21:56</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>1 sanguche jyq $2000</t>
+        </is>
+      </c>
+      <c r="D337" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E337" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F337" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>29/07 21:56</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>2 tostados jyq $4000</t>
+        </is>
+      </c>
+      <c r="D338" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E338" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F338" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>29/07 23:05</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>1 topline $1000 / 1 don satur $1500 / 1 maní salado $1000 / Flynnpaff $3000 / 6 tortillas $2000</t>
+        </is>
+      </c>
+      <c r="D339" s="3" t="n">
+        <v>8500</v>
+      </c>
+      <c r="E339" s="3" t="n">
+        <v>8500</v>
+      </c>
+      <c r="F339" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>30/07 12:02</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>Tostadas riera $2200 transf</t>
+        </is>
+      </c>
+      <c r="D340" s="3" t="n">
+        <v>2200</v>
+      </c>
+      <c r="E340" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F340" s="3" t="n">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>30/07 12:02</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>Fresh $2000</t>
+        </is>
+      </c>
+      <c r="D341" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E341" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F341" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>30/07 12:16</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>3 tostados + 1 flynnpaff $6200</t>
+        </is>
+      </c>
+      <c r="D342" s="3" t="n">
+        <v>6200</v>
+      </c>
+      <c r="E342" s="3" t="n">
+        <v>6200</v>
+      </c>
+      <c r="F342" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>30/07 12:16</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>1 promo café+ tortillas $3000</t>
+        </is>
+      </c>
+      <c r="D343" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E343" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F343" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>30/07 12:21</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>1 agua+ tostado $4000</t>
+        </is>
+      </c>
+      <c r="D344" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E344" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F344" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>30/07 12:22</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>Tortillas $1000</t>
+        </is>
+      </c>
+      <c r="D345" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E345" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F345" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr">
+        <is>
+          <t>30/07 15:03</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>Pastafrola x2 $1000 / 1 tostado $2000 / 1 jyq $2000 trans / 1 agua $1000 / 1agua $1000 / 1 jyq $3000 trans / 1 lata $2000 trans / 3 pastafrolas $1500 / 2 tostados $4000</t>
+        </is>
+      </c>
+      <c r="D346" s="3" t="n">
+        <v>17500</v>
+      </c>
+      <c r="E346" s="3" t="n">
+        <v>17500</v>
+      </c>
+      <c r="F346" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>30/07 15:55</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>1 jyq $3000 / 1 agua $1000 / 3 migas $6000</t>
+        </is>
+      </c>
+      <c r="D347" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="E347" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F347" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr">
+        <is>
+          <t>30/07 21:25</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>Flynnpaff 1500 / Puse pop $2000 / 2 tostados $4000 / Ringo pop $800</t>
+        </is>
+      </c>
+      <c r="D348" s="3" t="n">
+        <v>6800</v>
+      </c>
+      <c r="E348" s="3" t="n">
+        <v>6800</v>
+      </c>
+      <c r="F348" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr">
+        <is>
+          <t>30/07 21:34</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>Gastos: / Descartable (vasos, servilletas,cucharas ) $20.000 / Bebida $7500 / Super ( café + film) $20.000 / Panadería $5500</t>
+        </is>
+      </c>
+      <c r="D349" s="3" t="n">
+        <v>53000</v>
+      </c>
+      <c r="E349" s="3" t="n">
+        <v>53000</v>
+      </c>
+      <c r="F349" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t>30/07 21:38</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>Vocación $1500</t>
+        </is>
+      </c>
+      <c r="D350" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E350" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F350" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr">
+        <is>
+          <t>30/07 21:43</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>1 agua $1000 / 1 topline $1000</t>
+        </is>
+      </c>
+      <c r="D351" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E351" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F351" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr">
+        <is>
+          <t>30/07 21:55</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>Promo smack oblea $1500</t>
+        </is>
+      </c>
+      <c r="D352" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E352" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F352" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr">
+        <is>
+          <t>30/07 22:11</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>1 tostado $2000</t>
+        </is>
+      </c>
+      <c r="D353" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E353" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F353" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t>30/07 22:17</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>Promo cafe+tortilla $3000</t>
+        </is>
+      </c>
+      <c r="D354" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E354" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F354" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t>30/07 22:54</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>2 ternera y queso $5000 / 1 sándwich jyq $3000</t>
+        </is>
+      </c>
+      <c r="D355" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E355" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F355" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr">
+        <is>
+          <t>30/07 23:10</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D356" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E356" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F356" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr">
+        <is>
+          <t>30/07 23:11</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>1 tostado $2000</t>
+        </is>
+      </c>
+      <c r="D357" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E357" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F357" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="inlineStr">
+        <is>
+          <t>30/07 23:47</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>4 ternera y queso $10000</t>
+        </is>
+      </c>
+      <c r="D358" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="E358" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F358" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="inlineStr">
+        <is>
+          <t>31/07 11:59</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>Promo don satur $2500 transf</t>
+        </is>
+      </c>
+      <c r="D359" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E359" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F359" s="3" t="n">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="inlineStr">
+        <is>
+          <t>31/07 12:24</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>1 jyq $3000</t>
+        </is>
+      </c>
+      <c r="D360" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E360" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F360" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr">
+        <is>
+          <t>31/07 12:24</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>1 tostado $ 2000</t>
+        </is>
+      </c>
+      <c r="D361" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E361" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F361" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr">
+        <is>
+          <t>31/07 13:41</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>2 jyq $4000 +1 lata $2000+ 1 agua $1000 transf</t>
+        </is>
+      </c>
+      <c r="D362" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E362" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F362" s="3" t="n">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr">
+        <is>
+          <t>31/07 13:42</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>Gastos: agua $8.800</t>
+        </is>
+      </c>
+      <c r="D363" s="3" t="n">
+        <v>8800</v>
+      </c>
+      <c r="E363" s="3" t="n">
+        <v>8800</v>
+      </c>
+      <c r="F363" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr">
+        <is>
+          <t>31/07 14:04</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>Café+ jyq $4000</t>
+        </is>
+      </c>
+      <c r="D364" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E364" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F364" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr">
+        <is>
+          <t>31/07 16:05</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>1 agua $1000 trans</t>
+        </is>
+      </c>
+      <c r="D365" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E365" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F365" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr">
+        <is>
+          <t>31/07 16:06</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>1 monster $3500</t>
+        </is>
+      </c>
+      <c r="D366" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="E366" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F366" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr">
+        <is>
+          <t>31/07 16:19</t>
+        </is>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>1 hamburguesa $5000</t>
+        </is>
+      </c>
+      <c r="D367" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E367" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F367" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr">
+        <is>
+          <t>31/07 16:52</t>
+        </is>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>1 rocklets gde $2000 transf</t>
+        </is>
+      </c>
+      <c r="D368" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E368" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F368" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr">
+        <is>
+          <t>31/07 16:53</t>
+        </is>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>2 jyq $4000</t>
+        </is>
+      </c>
+      <c r="D369" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E369" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F369" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr">
+        <is>
+          <t>31/07 17:11</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>1 promo ternera+ pollo+maní bañado $6800 transf</t>
+        </is>
+      </c>
+      <c r="D370" s="3" t="n">
+        <v>6800</v>
+      </c>
+      <c r="E370" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F370" s="3" t="n">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr">
+        <is>
+          <t>31/07 17:12</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>2 jyq + 2 latas $8000 transf</t>
+        </is>
+      </c>
+      <c r="D371" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E371" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F371" s="3" t="n">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr">
+        <is>
+          <t>31/07 17:18</t>
+        </is>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>1 jyq $3000</t>
+        </is>
+      </c>
+      <c r="D372" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E372" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F372" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr">
+        <is>
+          <t>31/07 18:26</t>
+        </is>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>1 lata+ jyq $4000</t>
+        </is>
+      </c>
+      <c r="D373" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E373" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F373" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr">
+        <is>
+          <t>31/07 18:48</t>
+        </is>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>1 push pop+cereal fort $2000</t>
+        </is>
+      </c>
+      <c r="D374" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E374" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F374" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
+          <t>31/07 19:18</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>1 topline seven $1000</t>
+        </is>
+      </c>
+      <c r="D375" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E375" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F375" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr">
+        <is>
+          <t>31/07 20:15</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D376" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E376" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F376" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr">
+        <is>
+          <t>31/07 21:33</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>1 fresh + 1 galletas $4000</t>
+        </is>
+      </c>
+      <c r="D377" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E377" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F377" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr">
+        <is>
+          <t>31/07 22:31</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>1 rockstar $2000 transferencia</t>
+        </is>
+      </c>
+      <c r="D378" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E378" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F378" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr">
+        <is>
+          <t>31/07 23:32</t>
+        </is>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Smack $500  / Agua $1000 / Sanguchero+ gomitas $6400 transf / Lactal $2000 / Chicle $1000</t>
+        </is>
+      </c>
+      <c r="D379" s="3" t="n">
+        <v>10900</v>
+      </c>
+      <c r="E379" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F379" s="3" t="n">
+        <v>10900</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr">
+        <is>
+          <t>01/08 12:10</t>
+        </is>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>4 tortillas $1000</t>
+        </is>
+      </c>
+      <c r="D380" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E380" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F380" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr">
+        <is>
+          <t>01/08 12:27</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>1 tostado $2000</t>
+        </is>
+      </c>
+      <c r="D381" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E381" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F381" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr">
+        <is>
+          <t>01/08 12:28</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>1 jyq $2000</t>
+        </is>
+      </c>
+      <c r="D382" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E382" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F382" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr">
+        <is>
+          <t>01/08 13:31</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>1 fresh $2000</t>
+        </is>
+      </c>
+      <c r="D383" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E383" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F383" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr">
+        <is>
+          <t>01/08 13:32</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>1 cafe+ 2 tostados $6000</t>
+        </is>
+      </c>
+      <c r="D384" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E384" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F384" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr">
+        <is>
+          <t>01/08 13:39</t>
+        </is>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Gastos tortilla + pan $3400</t>
+        </is>
+      </c>
+      <c r="D385" s="3" t="n">
+        <v>3400</v>
+      </c>
+      <c r="E385" s="3" t="n">
+        <v>3400</v>
+      </c>
+      <c r="F385" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr">
+        <is>
+          <t>01/08 14:58</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>1 tostado+ cafe c leche $4000</t>
+        </is>
+      </c>
+      <c r="D386" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E386" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F386" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr">
+        <is>
+          <t>01/08 14:58</t>
+        </is>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>1 monster $4000</t>
+        </is>
+      </c>
+      <c r="D387" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E387" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F387" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr">
+        <is>
+          <t>01/08 15:03</t>
+        </is>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>1 fresh+fantoche $3200</t>
+        </is>
+      </c>
+      <c r="D388" s="3" t="n">
+        <v>3200</v>
+      </c>
+      <c r="E388" s="3" t="n">
+        <v>3200</v>
+      </c>
+      <c r="F388" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr">
+        <is>
+          <t>01/08 15:10</t>
+        </is>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>1 ades $3000</t>
+        </is>
+      </c>
+      <c r="D389" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E389" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F389" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr">
+        <is>
+          <t>01/08 15:16</t>
+        </is>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>1 agua $1000 transf</t>
+        </is>
+      </c>
+      <c r="D390" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E390" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F390" s="3" t="n">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr">
+        <is>
+          <t>01/08 15:23</t>
+        </is>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>1 vocación $1500</t>
+        </is>
+      </c>
+      <c r="D391" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E391" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F391" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr">
+        <is>
+          <t>01/08 15:39</t>
+        </is>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Monster $4000</t>
+        </is>
+      </c>
+      <c r="D392" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E392" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F392" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>01/08 15:40</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>$1000 agua</t>
+        </is>
+      </c>
+      <c r="D393" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E393" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F393" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>01/08 15:50</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>$2000 fresh</t>
+        </is>
+      </c>
+      <c r="D394" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E394" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F394" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr">
+        <is>
+          <t>01/08 16:14</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>3 promo de pizzetas+1 frutilla+ 1 agua $15500 transf</t>
+        </is>
+      </c>
+      <c r="D395" s="3" t="n">
+        <v>15500</v>
+      </c>
+      <c r="E395" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F395" s="3" t="n">
+        <v>15500</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t>01/08 16:37</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>1 lata+ jyq $5000 transf</t>
+        </is>
+      </c>
+      <c r="D396" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E396" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F396" s="3" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr">
+        <is>
+          <t>01/08 17:37</t>
+        </is>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>1 frutilla con crema $3000 transf</t>
+        </is>
+      </c>
+      <c r="D397" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E397" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F397" s="3" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t>01/08 17:47</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Hamburguesa+ frutilla crema+ tostado $13000</t>
+        </is>
+      </c>
+      <c r="D398" s="3" t="n">
+        <v>13000</v>
+      </c>
+      <c r="E398" s="3" t="n">
+        <v>13000</v>
+      </c>
+      <c r="F398" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr">
+        <is>
+          <t>01/08 18:34</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D399" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E399" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F399" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr">
+        <is>
+          <t>01/08 18:55</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D400" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E400" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F400" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr">
+        <is>
+          <t>01/08 19:41</t>
+        </is>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>1 frutilla con crema $3000</t>
+        </is>
+      </c>
+      <c r="D401" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E401" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F401" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr">
+        <is>
+          <t>01/08 19:44</t>
+        </is>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>1 fresh $2000</t>
+        </is>
+      </c>
+      <c r="D402" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E402" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F402" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr">
+        <is>
+          <t>01/08 20:26</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>1 lucuado+ tostado+ soda $6000</t>
+        </is>
+      </c>
+      <c r="D403" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E403" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F403" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr">
+        <is>
+          <t>01/08 21:04</t>
+        </is>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Saladix + Pepsi $4000</t>
+        </is>
+      </c>
+      <c r="D404" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E404" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F404" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr">
+        <is>
+          <t>01/08 21:27</t>
+        </is>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Topline + chupetin $2000</t>
+        </is>
+      </c>
+      <c r="D405" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E405" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F405" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t>01/08 21:57</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Ades + galleta $5000</t>
+        </is>
+      </c>
+      <c r="D406" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E406" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F406" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>01/08 22:00</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>$2000 rockstar</t>
+        </is>
+      </c>
+      <c r="D407" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E407" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F407" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t>01/08 22:16</t>
+        </is>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Frutilla $3000</t>
+        </is>
+      </c>
+      <c r="D408" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E408" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F408" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr">
+        <is>
+          <t>01/08 22:30</t>
+        </is>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Chicle + agua $2000</t>
+        </is>
+      </c>
+      <c r="D409" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E409" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F409" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr">
+        <is>
+          <t>01/08 22:31</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Promo don satur $2500</t>
+        </is>
+      </c>
+      <c r="D410" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E410" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F410" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr">
+        <is>
+          <t>01/08 23:08</t>
+        </is>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Frutilla $3000</t>
+        </is>
+      </c>
+      <c r="D411" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E411" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F411" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr">
+        <is>
+          <t>01/08 23:11</t>
+        </is>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Frutilla con chocolate $4000</t>
+        </is>
+      </c>
+      <c r="D412" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E412" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F412" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr">
+        <is>
+          <t>01/08 23:48</t>
+        </is>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Frutilla con crema $3000 efectivo $3000 transf</t>
+        </is>
+      </c>
+      <c r="D413" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E413" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F413" s="3" t="n">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr">
+        <is>
+          <t>01/08 23:48</t>
+        </is>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Vocación $1500</t>
+        </is>
+      </c>
+      <c r="D414" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E414" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F414" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr">
+        <is>
+          <t>01/08 23:49</t>
+        </is>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Fresh de manzana $2000</t>
+        </is>
+      </c>
+      <c r="D415" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E415" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F415" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr">
+        <is>
+          <t>02/08 00:04</t>
+        </is>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Ades $3000</t>
+        </is>
+      </c>
+      <c r="D416" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E416" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F416" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr">
+        <is>
+          <t>03/08 12:34</t>
+        </is>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>1 tostado jyq $2000</t>
+        </is>
+      </c>
+      <c r="D417" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E417" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F417" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr">
+        <is>
+          <t>03/08 13:13</t>
+        </is>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>1 fresh+jyq $4000</t>
+        </is>
+      </c>
+      <c r="D418" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E418" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F418" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr">
+        <is>
+          <t>03/08 13:38</t>
+        </is>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Choco Arcor $1200</t>
+        </is>
+      </c>
+      <c r="D419" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E419" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F419" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr">
+        <is>
+          <t>03/08 14:17</t>
+        </is>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>Pepas $1200</t>
+        </is>
+      </c>
+      <c r="D420" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E420" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F420" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr">
+        <is>
+          <t>03/08 14:17</t>
+        </is>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Menthoplus $1000</t>
+        </is>
+      </c>
+      <c r="D421" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E421" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F421" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr">
+        <is>
+          <t>03/08 14:18</t>
+        </is>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>1 frutilla+ alfajor tita $4200</t>
+        </is>
+      </c>
+      <c r="D422" s="3" t="n">
+        <v>4200</v>
+      </c>
+      <c r="E422" s="3" t="n">
+        <v>4200</v>
+      </c>
+      <c r="F422" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr">
+        <is>
+          <t>03/08 14:52</t>
+        </is>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D423" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E423" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F423" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr">
+        <is>
+          <t>03/08 15:22</t>
+        </is>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>1 fresh $2000</t>
+        </is>
+      </c>
+      <c r="D424" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E424" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F424" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr">
+        <is>
+          <t>03/08 16:42</t>
+        </is>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>2 jyq+ 1 soda+1 lata+ Vocación $10500 transf</t>
+        </is>
+      </c>
+      <c r="D425" s="3" t="n">
+        <v>10500</v>
+      </c>
+      <c r="E425" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F425" s="3" t="n">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr">
+        <is>
+          <t>03/08 16:50</t>
+        </is>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>1 jyq + lata $5000</t>
+        </is>
+      </c>
+      <c r="D426" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E426" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F426" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr">
+        <is>
+          <t>03/08 17:09</t>
+        </is>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>2 jyq $6000</t>
+        </is>
+      </c>
+      <c r="D427" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E427" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F427" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr">
+        <is>
+          <t>03/08 17:20</t>
+        </is>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>1 lata $2000</t>
+        </is>
+      </c>
+      <c r="D428" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E428" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F428" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr">
+        <is>
+          <t>03/08 19:03</t>
+        </is>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>1 tostado $2000</t>
+        </is>
+      </c>
+      <c r="D429" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E429" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F429" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr">
+        <is>
+          <t>03/08 19:48</t>
+        </is>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>1 tostado jyq $3000 transf</t>
+        </is>
+      </c>
+      <c r="D430" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E430" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F430" s="3" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr">
+        <is>
+          <t>03/08 20:06</t>
+        </is>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>1 agua + café $3000</t>
+        </is>
+      </c>
+      <c r="D431" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E431" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F431" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr">
+        <is>
+          <t>03/08 20:10</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D432" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E432" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F432" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr">
+        <is>
+          <t>03/08 20:22</t>
+        </is>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>Fantoche $1200 transf</t>
+        </is>
+      </c>
+      <c r="D433" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E433" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F433" s="3" t="n">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr">
+        <is>
+          <t>03/08 21:37</t>
+        </is>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Pepsi lata $2000</t>
+        </is>
+      </c>
+      <c r="D434" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E434" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F434" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr">
+        <is>
+          <t>03/08 21:38</t>
+        </is>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>Licuado + Lactal + frutilla con crema + barrita de cereal $12.000 transferencia</t>
+        </is>
+      </c>
+      <c r="D435" s="3" t="n">
+        <v>12000</v>
+      </c>
+      <c r="E435" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F435" s="3" t="n">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="inlineStr">
+        <is>
+          <t>03/08 21:38</t>
+        </is>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Tostada + café $4000</t>
+        </is>
+      </c>
+      <c r="D436" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E436" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F436" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="inlineStr">
+        <is>
+          <t>03/08 21:55</t>
+        </is>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>$3000 frutilla</t>
+        </is>
+      </c>
+      <c r="D437" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E437" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F437" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="inlineStr">
+        <is>
+          <t>03/08 22:27</t>
+        </is>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Agua + soda $2000</t>
+        </is>
+      </c>
+      <c r="D438" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E438" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F438" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="inlineStr">
+        <is>
+          <t>03/08 22:30</t>
+        </is>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>Promo turrón $1500</t>
+        </is>
+      </c>
+      <c r="D439" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E439" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F439" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="inlineStr">
+        <is>
+          <t>03/08 22:47</t>
+        </is>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>Tostado de sanguchero y Lactal $5000</t>
+        </is>
+      </c>
+      <c r="D440" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E440" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F440" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="inlineStr">
+        <is>
+          <t>03/08 22:47</t>
+        </is>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>2 promos de luchado $10.000</t>
+        </is>
+      </c>
+      <c r="D441" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="E441" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F441" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="inlineStr">
+        <is>
+          <t>03/08 22:55</t>
+        </is>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Frutilla + agua + seven $6000</t>
+        </is>
+      </c>
+      <c r="D442" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E442" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F442" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="inlineStr">
+        <is>
+          <t>03/08 22:56</t>
+        </is>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>Alfajor fantoche $1200</t>
+        </is>
+      </c>
+      <c r="D443" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E443" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F443" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="inlineStr">
+        <is>
+          <t>04/08 12:32</t>
+        </is>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>1 café+ tortillas $3000</t>
+        </is>
+      </c>
+      <c r="D444" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E444" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F444" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="inlineStr">
+        <is>
+          <t>04/08 12:41</t>
+        </is>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>1 tostado $2000</t>
+        </is>
+      </c>
+      <c r="D445" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E445" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F445" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="inlineStr">
+        <is>
+          <t>04/08 12:46</t>
+        </is>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>1 café+ tortillas $3000</t>
+        </is>
+      </c>
+      <c r="D446" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E446" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F446" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="inlineStr">
+        <is>
+          <t>04/08 12:47</t>
+        </is>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>1 tostado $2000</t>
+        </is>
+      </c>
+      <c r="D447" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E447" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F447" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="inlineStr">
+        <is>
+          <t>04/08 13:18</t>
+        </is>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>1 café $2000</t>
+        </is>
+      </c>
+      <c r="D448" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E448" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F448" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="inlineStr">
+        <is>
+          <t>04/08 15:26</t>
+        </is>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>3 migas de jyq + 1 fresh+ 2 sang jyq + 2 pastafrolas $15000</t>
+        </is>
+      </c>
+      <c r="D449" s="3" t="n">
+        <v>15000</v>
+      </c>
+      <c r="E449" s="3" t="n">
+        <v>15000</v>
+      </c>
+      <c r="F449" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="inlineStr">
+        <is>
+          <t>04/08 16:27</t>
+        </is>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>1 beldent $1000</t>
+        </is>
+      </c>
+      <c r="D450" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E450" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F450" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="inlineStr">
+        <is>
+          <t>04/08 18:45</t>
+        </is>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>2 maní bañados $3000</t>
+        </is>
+      </c>
+      <c r="D451" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E451" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F451" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="inlineStr">
+        <is>
+          <t>04/08 20:57</t>
+        </is>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>3 tortillas $1000</t>
+        </is>
+      </c>
+      <c r="D452" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E452" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F452" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="inlineStr">
+        <is>
+          <t>04/08 20:57</t>
+        </is>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>2 tostados jyq $4000</t>
+        </is>
+      </c>
+      <c r="D453" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E453" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F453" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="inlineStr">
+        <is>
+          <t>04/08 21:45</t>
+        </is>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>2 latas $4000</t>
+        </is>
+      </c>
+      <c r="D454" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E454" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F454" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="inlineStr">
+        <is>
+          <t>04/08 21:45</t>
+        </is>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>1 fantoche $1200</t>
+        </is>
+      </c>
+      <c r="D455" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E455" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F455" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="inlineStr">
+        <is>
+          <t>04/08 22:12</t>
+        </is>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D456" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E456" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F456" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="inlineStr">
+        <is>
+          <t>04/08 22:22</t>
+        </is>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>Picnic+smack+2 sugus+2 push +2 dos corazones $13200</t>
+        </is>
+      </c>
+      <c r="D457" s="3" t="n">
+        <v>13200</v>
+      </c>
+      <c r="E457" s="3" t="n">
+        <v>13200</v>
+      </c>
+      <c r="F457" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="inlineStr">
+        <is>
+          <t>04/08 22:23</t>
+        </is>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>2 jyq lactal+1 sanguchero $7000</t>
+        </is>
+      </c>
+      <c r="D458" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E458" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F458" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="inlineStr">
+        <is>
+          <t>04/08 22:40</t>
+        </is>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>1 jyq lactal $2000</t>
+        </is>
+      </c>
+      <c r="D459" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E459" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F459" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="inlineStr">
+        <is>
+          <t>05/08 13:20</t>
+        </is>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>1 tostado $2000</t>
+        </is>
+      </c>
+      <c r="D460" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E460" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F460" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="inlineStr">
+        <is>
+          <t>05/08 13:21</t>
+        </is>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>1 gomistas $1500</t>
+        </is>
+      </c>
+      <c r="D461" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E461" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F461" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="inlineStr">
+        <is>
+          <t>05/08 13:21</t>
+        </is>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D462" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E462" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F462" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="inlineStr">
+        <is>
+          <t>05/08 13:38</t>
+        </is>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>1 café +1 tostado jyq $4000 transf</t>
+        </is>
+      </c>
+      <c r="D463" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E463" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F463" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="inlineStr">
+        <is>
+          <t>05/08 14:03</t>
+        </is>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>Oreo $2000</t>
+        </is>
+      </c>
+      <c r="D464" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E464" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F464" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="inlineStr">
+        <is>
+          <t>05/08 14:24</t>
+        </is>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>2 tostados $4000 transf</t>
+        </is>
+      </c>
+      <c r="D465" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E465" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F465" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr">
+        <is>
+          <t>05/08 14:25</t>
+        </is>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>Café $2500</t>
+        </is>
+      </c>
+      <c r="D466" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E466" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F466" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr">
+        <is>
+          <t>05/08 14:45</t>
+        </is>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>Cereal barra $1000</t>
+        </is>
+      </c>
+      <c r="D467" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E467" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F467" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr">
+        <is>
+          <t>05/08 15:07</t>
+        </is>
+      </c>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>2 sang + 1 pepas $4200</t>
+        </is>
+      </c>
+      <c r="D468" s="3" t="n">
+        <v>4200</v>
+      </c>
+      <c r="E468" s="3" t="n">
+        <v>4200</v>
+      </c>
+      <c r="F468" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr">
+        <is>
+          <t>05/08 15:27</t>
+        </is>
+      </c>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>Sugus+ flyn paff $2000</t>
+        </is>
+      </c>
+      <c r="D469" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E469" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F469" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr">
+        <is>
+          <t>05/08 16:50</t>
+        </is>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>1 fresh $2000</t>
+        </is>
+      </c>
+      <c r="D470" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E470" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F470" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr">
+        <is>
+          <t>05/08 16:54</t>
+        </is>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>2 tostados $4000</t>
+        </is>
+      </c>
+      <c r="D471" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E471" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F471" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr">
+        <is>
+          <t>05/08 17:49</t>
+        </is>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>1 budín de pan $2500</t>
+        </is>
+      </c>
+      <c r="D472" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E472" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F472" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr">
+        <is>
+          <t>05/08 18:05</t>
+        </is>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>1 frutilla c/crema $3000</t>
+        </is>
+      </c>
+      <c r="D473" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E473" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F473" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr">
+        <is>
+          <t>05/08 19:33</t>
+        </is>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>2 tostados $4000 transf</t>
+        </is>
+      </c>
+      <c r="D474" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E474" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F474" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr">
+        <is>
+          <t>05/08 19:49</t>
+        </is>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>Flynnpaff $1000</t>
+        </is>
+      </c>
+      <c r="D475" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E475" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F475" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr">
+        <is>
+          <t>05/08 19:49</t>
+        </is>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>1 fresh $2000 transf</t>
+        </is>
+      </c>
+      <c r="D476" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E476" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F476" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr">
+        <is>
+          <t>05/08 20:48</t>
+        </is>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>$2000 pepitos transferencia</t>
+        </is>
+      </c>
+      <c r="D477" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E477" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F477" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr">
+        <is>
+          <t>05/08 21:01</t>
+        </is>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>Peluche + chocolate $12.000 transferencia</t>
+        </is>
+      </c>
+      <c r="D478" s="3" t="n">
+        <v>12000</v>
+      </c>
+      <c r="E478" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F478" s="3" t="n">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr">
+        <is>
+          <t>05/08 21:10</t>
+        </is>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>Mentira $1200</t>
+        </is>
+      </c>
+      <c r="D479" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E479" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F479" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr">
+        <is>
+          <t>05/08 21:10</t>
+        </is>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>Tostada riera $2200</t>
+        </is>
+      </c>
+      <c r="D480" s="3" t="n">
+        <v>2200</v>
+      </c>
+      <c r="E480" s="3" t="n">
+        <v>2200</v>
+      </c>
+      <c r="F480" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr">
+        <is>
+          <t>05/08 22:12</t>
+        </is>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>Tostado $4000</t>
+        </is>
+      </c>
+      <c r="D481" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E481" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F481" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr">
+        <is>
+          <t>05/08 22:12</t>
+        </is>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>Ades $3000 transferencia</t>
+        </is>
+      </c>
+      <c r="D482" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E482" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F482" s="3" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr">
+        <is>
+          <t>05/08 22:12</t>
+        </is>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>Pepsi $2000</t>
+        </is>
+      </c>
+      <c r="D483" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E483" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F483" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr">
+        <is>
+          <t>05/08 22:18</t>
+        </is>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>Agua $1000 transf</t>
+        </is>
+      </c>
+      <c r="D484" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E484" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F484" s="3" t="n">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr">
+        <is>
+          <t>05/08 22:19</t>
+        </is>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>Lactal $4000</t>
+        </is>
+      </c>
+      <c r="D485" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E485" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F485" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr">
+        <is>
+          <t>05/08 22:30</t>
+        </is>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>2 monster + tostado $11.000</t>
+        </is>
+      </c>
+      <c r="D486" s="3" t="n">
+        <v>11000</v>
+      </c>
+      <c r="E486" s="3" t="n">
+        <v>11000</v>
+      </c>
+      <c r="F486" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr">
+        <is>
+          <t>05/08 22:30</t>
+        </is>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>Tostado $3000 transf</t>
+        </is>
+      </c>
+      <c r="D487" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E487" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F487" s="3" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr">
+        <is>
+          <t>05/08 23:08</t>
+        </is>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>Tostado $2000</t>
+        </is>
+      </c>
+      <c r="D488" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E488" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F488" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr">
+        <is>
+          <t>05/08 23:11</t>
+        </is>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>Monster $4000</t>
+        </is>
+      </c>
+      <c r="D489" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E489" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F489" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr">
+        <is>
+          <t>05/08 23:38</t>
+        </is>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>Chicle + agua $2000</t>
+        </is>
+      </c>
+      <c r="D490" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E490" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F490" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr">
+        <is>
+          <t>05/08 23:54</t>
+        </is>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>Promo empanadas x2 $8000</t>
+        </is>
+      </c>
+      <c r="D491" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E491" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F491" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr">
+        <is>
+          <t>05/08 23:54</t>
+        </is>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>Torasso x2 $2000</t>
+        </is>
+      </c>
+      <c r="D492" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E492" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F492" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr">
+        <is>
+          <t>05/08 23:54</t>
+        </is>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>Hamburguesa $5000</t>
+        </is>
+      </c>
+      <c r="D493" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E493" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F493" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr">
+        <is>
+          <t>05/08 23:54</t>
+        </is>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>Lactal $3000</t>
+        </is>
+      </c>
+      <c r="D494" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E494" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F494" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr">
+        <is>
+          <t>06/08 00:03</t>
+        </is>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>Dejo $10.000 de cambio para mañana</t>
+        </is>
+      </c>
+      <c r="D495" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="E495" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F495" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr">
+        <is>
+          <t>06/08 12:32</t>
+        </is>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>1 café c/leche+ 2 pastafrolas $3000</t>
+        </is>
+      </c>
+      <c r="D496" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E496" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F496" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr">
+        <is>
+          <t>06/08 12:33</t>
+        </is>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>1 tostado jyq $2000 transf</t>
+        </is>
+      </c>
+      <c r="D497" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E497" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F497" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr">
+        <is>
+          <t>06/08 13:03</t>
+        </is>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>1 tostado jyq $2000</t>
+        </is>
+      </c>
+      <c r="D498" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E498" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F498" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr">
+        <is>
+          <t>06/08 13:25</t>
+        </is>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>1 frutilla con crema $3000</t>
+        </is>
+      </c>
+      <c r="D499" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E499" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F499" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr">
+        <is>
+          <t>06/08 14:01</t>
+        </is>
+      </c>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>Promo smack + vocacion $3000</t>
+        </is>
+      </c>
+      <c r="D500" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E500" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F500" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr">
+        <is>
+          <t>06/08 14:12</t>
+        </is>
+      </c>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>1 café c/leche $2500</t>
+        </is>
+      </c>
+      <c r="D501" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E501" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F501" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr">
+        <is>
+          <t>06/08 14:18</t>
+        </is>
+      </c>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>2 jyq lactal $4000</t>
+        </is>
+      </c>
+      <c r="D502" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E502" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F502" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr">
+        <is>
+          <t>06/08 14:53</t>
+        </is>
+      </c>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>1 chicle $1000</t>
+        </is>
+      </c>
+      <c r="D503" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E503" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F503" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr">
+        <is>
+          <t>06/08 14:54</t>
+        </is>
+      </c>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>2 chocolates Arcor $2400</t>
+        </is>
+      </c>
+      <c r="D504" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="E504" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="F504" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr">
+        <is>
+          <t>06/08 15:29</t>
+        </is>
+      </c>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>2 torasso $2000</t>
+        </is>
+      </c>
+      <c r="D505" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E505" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F505" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr">
+        <is>
+          <t>06/08 15:45</t>
+        </is>
+      </c>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>Promo turrón $1500</t>
+        </is>
+      </c>
+      <c r="D506" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E506" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F506" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr">
+        <is>
+          <t>06/08 15:45</t>
+        </is>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>1 yogurt griego $4000</t>
+        </is>
+      </c>
+      <c r="D507" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E507" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F507" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr">
+        <is>
+          <t>06/08 15:49</t>
+        </is>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>1 hamburguesa $5000</t>
+        </is>
+      </c>
+      <c r="D508" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E508" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F508" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr">
+        <is>
+          <t>06/08 15:54</t>
+        </is>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>2 smack var $1000</t>
+        </is>
+      </c>
+      <c r="D509" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E509" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F509" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr">
+        <is>
+          <t>06/08 16:15</t>
+        </is>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D510" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E510" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F510" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr">
+        <is>
+          <t>06/08 16:31</t>
+        </is>
+      </c>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>2 tostados sanguch+ 1 fresh + 1 coca $10000</t>
+        </is>
+      </c>
+      <c r="D511" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="E511" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F511" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr">
+        <is>
+          <t>06/08 16:41</t>
+        </is>
+      </c>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>1 sanguchero syq $3000</t>
+        </is>
+      </c>
+      <c r="D512" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E512" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F512" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr">
+        <is>
+          <t>06/08 17:22</t>
+        </is>
+      </c>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>2 tostados jyq lactal+ 2 don satur $6500</t>
+        </is>
+      </c>
+      <c r="D513" s="3" t="n">
+        <v>6500</v>
+      </c>
+      <c r="E513" s="3" t="n">
+        <v>6500</v>
+      </c>
+      <c r="F513" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr">
+        <is>
+          <t>06/08 18:28</t>
+        </is>
+      </c>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>2 yogur griego $8000 transf</t>
+        </is>
+      </c>
+      <c r="D514" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E514" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F514" s="3" t="n">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr">
+        <is>
+          <t>06/08 19:37</t>
+        </is>
+      </c>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D515" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E515" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F515" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr">
+        <is>
+          <t>06/08 19:41</t>
+        </is>
+      </c>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>1 saladix $2000</t>
+        </is>
+      </c>
+      <c r="D516" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E516" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F516" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr">
+        <is>
+          <t>06/08 19:51</t>
+        </is>
+      </c>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>1 tostado sanguchero+ 1 coca+ don satur $6250</t>
+        </is>
+      </c>
+      <c r="D517" s="3" t="n">
+        <v>6250</v>
+      </c>
+      <c r="E517" s="3" t="n">
+        <v>6250</v>
+      </c>
+      <c r="F517" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr">
+        <is>
+          <t>06/08 19:57</t>
+        </is>
+      </c>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>1 soda $1000</t>
+        </is>
+      </c>
+      <c r="D518" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E518" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F518" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr">
+        <is>
+          <t>06/08 20:42</t>
+        </is>
+      </c>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>$2000 lactal</t>
+        </is>
+      </c>
+      <c r="D519" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E519" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F519" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr">
+        <is>
+          <t>06/08 21:20</t>
+        </is>
+      </c>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr">
+        <is>
+          <t>Ades + don satur $4500</t>
+        </is>
+      </c>
+      <c r="D520" s="3" t="n">
+        <v>4500</v>
+      </c>
+      <c r="E520" s="3" t="n">
+        <v>4500</v>
+      </c>
+      <c r="F520" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr">
+        <is>
+          <t>06/08 21:52</t>
+        </is>
+      </c>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr">
+        <is>
+          <t>Oreo $2000</t>
+        </is>
+      </c>
+      <c r="D521" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E521" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F521" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr">
+        <is>
+          <t>06/08 21:57</t>
+        </is>
+      </c>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>Pepsi lata x2 $4000</t>
+        </is>
+      </c>
+      <c r="D522" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E522" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F522" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr">
+        <is>
+          <t>06/08 21:57</t>
+        </is>
+      </c>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr">
+        <is>
+          <t>Lactal $2000</t>
+        </is>
+      </c>
+      <c r="D523" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E523" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F523" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr">
+        <is>
+          <t>06/08 22:14</t>
+        </is>
+      </c>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>Frutilla con crema $3000</t>
+        </is>
+      </c>
+      <c r="D524" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E524" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F524" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr">
+        <is>
+          <t>06/08 23:00</t>
+        </is>
+      </c>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>Promo café $9000</t>
+        </is>
+      </c>
+      <c r="D525" s="3" t="n">
+        <v>9000</v>
+      </c>
+      <c r="E525" s="3" t="n">
+        <v>9000</v>
+      </c>
+      <c r="F525" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr">
+        <is>
+          <t>06/08 23:05</t>
+        </is>
+      </c>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>Coca x2 $4000</t>
+        </is>
+      </c>
+      <c r="D526" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E526" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F526" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr">
+        <is>
+          <t>06/08 23:57</t>
+        </is>
+      </c>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>Vocación $1500</t>
+        </is>
+      </c>
+      <c r="D527" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E527" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F527" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr">
+        <is>
+          <t>07/08 12:18</t>
+        </is>
+      </c>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>1 tostado jyq $2000</t>
+        </is>
+      </c>
+      <c r="D528" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E528" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F528" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr">
+        <is>
+          <t>07/08 12:31</t>
+        </is>
+      </c>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr">
+        <is>
+          <t>1 pastafrola $500</t>
+        </is>
+      </c>
+      <c r="D529" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="E529" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="F529" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr">
+        <is>
+          <t>07/08 12:49</t>
+        </is>
+      </c>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Karim</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr">
+        <is>
+          <t>$138000 gastos fiambres</t>
+        </is>
+      </c>
+      <c r="D530" s="3" t="n">
+        <v>138000</v>
+      </c>
+      <c r="E530" s="3" t="n">
+        <v>138000</v>
+      </c>
+      <c r="F530" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr">
+        <is>
+          <t>07/08 13:05</t>
+        </is>
+      </c>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr">
+        <is>
+          <t>1 promo don satur $2500</t>
+        </is>
+      </c>
+      <c r="D531" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E531" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F531" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr">
+        <is>
+          <t>07/08 13:06</t>
+        </is>
+      </c>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>2 café + 6 tortillas +agua $5000 efect $2000 transf</t>
+        </is>
+      </c>
+      <c r="D532" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E532" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F532" s="3" t="n">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr">
+        <is>
+          <t>07/08 13:55</t>
+        </is>
+      </c>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>Café +tostado jyq $4000</t>
+        </is>
+      </c>
+      <c r="D533" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E533" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F533" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr">
+        <is>
+          <t>07/08 13:56</t>
+        </is>
+      </c>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr">
+        <is>
+          <t>1 fresh+Vocación $3500</t>
+        </is>
+      </c>
+      <c r="D534" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="E534" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F534" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr">
+        <is>
+          <t>07/08 14:16</t>
+        </is>
+      </c>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr">
+        <is>
+          <t>Café+ tortillas $3000</t>
+        </is>
+      </c>
+      <c r="D535" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E535" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F535" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr">
+        <is>
+          <t>07/08 14:20</t>
+        </is>
+      </c>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>2 pushpop + fantoche $3200</t>
+        </is>
+      </c>
+      <c r="D536" s="3" t="n">
+        <v>3200</v>
+      </c>
+      <c r="E536" s="3" t="n">
+        <v>3200</v>
+      </c>
+      <c r="F536" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr">
+        <is>
+          <t>07/08 14:54</t>
+        </is>
+      </c>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr">
+        <is>
+          <t>1 miga de ternera y verdura+1 miga de pollo y morron$6000</t>
+        </is>
+      </c>
+      <c r="D537" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E537" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F537" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr">
+        <is>
+          <t>07/08 15:25</t>
+        </is>
+      </c>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr">
+        <is>
+          <t>Café+tostado sanguchero $5000</t>
+        </is>
+      </c>
+      <c r="D538" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E538" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F538" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr">
+        <is>
+          <t>07/08 15:45</t>
+        </is>
+      </c>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr">
+        <is>
+          <t>Ades+ miga $6000</t>
+        </is>
+      </c>
+      <c r="D539" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E539" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F539" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr">
+        <is>
+          <t>07/08 16:15</t>
+        </is>
+      </c>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr">
+        <is>
+          <t>1 jyq lactal $2000</t>
+        </is>
+      </c>
+      <c r="D540" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E540" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F540" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr">
+        <is>
+          <t>07/08 16:24</t>
+        </is>
+      </c>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr">
+        <is>
+          <t>Topline seven $1000</t>
+        </is>
+      </c>
+      <c r="D541" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E541" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F541" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr">
+        <is>
+          <t>07/08 17:32</t>
+        </is>
+      </c>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr">
+        <is>
+          <t>1 don satur dulce+ 2 tostados semilla $5000</t>
+        </is>
+      </c>
+      <c r="D542" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E542" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F542" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr">
+        <is>
+          <t>07/08 18:23</t>
+        </is>
+      </c>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr">
+        <is>
+          <t>1 agua $1000 transf</t>
+        </is>
+      </c>
+      <c r="D543" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E543" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F543" s="3" t="n">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr">
+        <is>
+          <t>07/08 18:23</t>
+        </is>
+      </c>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr">
+        <is>
+          <t>1 lata $2000</t>
+        </is>
+      </c>
+      <c r="D544" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E544" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F544" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr">
+        <is>
+          <t>07/08 18:24</t>
+        </is>
+      </c>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr">
+        <is>
+          <t>1 lata $2000</t>
+        </is>
+      </c>
+      <c r="D545" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E545" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F545" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr">
+        <is>
+          <t>07/08 18:32</t>
+        </is>
+      </c>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr">
+        <is>
+          <t>1 sanguche jyq $2000</t>
+        </is>
+      </c>
+      <c r="D546" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E546" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F546" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr">
+        <is>
+          <t>07/08 19:19</t>
+        </is>
+      </c>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr">
+        <is>
+          <t>1 sanguchero tostado+ agua saborizada $5000</t>
+        </is>
+      </c>
+      <c r="D547" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E547" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F547" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr">
+        <is>
+          <t>07/08 20:28</t>
+        </is>
+      </c>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr">
+        <is>
+          <t>Agua $1000</t>
+        </is>
+      </c>
+      <c r="D548" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E548" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F548" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr">
+        <is>
+          <t>07/08 20:47</t>
+        </is>
+      </c>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr">
+        <is>
+          <t>Café promo x2 $5000 + lata de seven $2000 + tostado $3000</t>
+        </is>
+      </c>
+      <c r="D549" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="E549" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F549" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr">
+        <is>
+          <t>07/08 21:40</t>
+        </is>
+      </c>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr">
+        <is>
+          <t>Café + agua $3500</t>
+        </is>
+      </c>
+      <c r="D550" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="E550" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F550" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr">
+        <is>
+          <t>07/08 21:47</t>
+        </is>
+      </c>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr">
+        <is>
+          <t>Ades + Rex + 2 chocolatines $ 7800</t>
+        </is>
+      </c>
+      <c r="D551" s="3" t="n">
+        <v>7800</v>
+      </c>
+      <c r="E551" s="3" t="n">
+        <v>7800</v>
+      </c>
+      <c r="F551" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr">
+        <is>
+          <t>07/08 21:51</t>
+        </is>
+      </c>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr">
+        <is>
+          <t>Café más Lactal $3000 transf</t>
+        </is>
+      </c>
+      <c r="D552" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E552" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F552" s="3" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr">
+        <is>
+          <t>07/08 21:53</t>
+        </is>
+      </c>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr">
+        <is>
+          <t>Oreo + Fresh $4000</t>
+        </is>
+      </c>
+      <c r="D553" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E553" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F553" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr">
+        <is>
+          <t>07/08 22:02</t>
+        </is>
+      </c>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>Coca $2000</t>
+        </is>
+      </c>
+      <c r="D554" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E554" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F554" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr">
+        <is>
+          <t>07/08 22:09</t>
+        </is>
+      </c>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
+          <t>Coca más chicle $3000</t>
+        </is>
+      </c>
+      <c r="D555" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E555" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F555" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr">
+        <is>
+          <t>07/08 23:05</t>
+        </is>
+      </c>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr">
+        <is>
+          <t>Café con Lactal $4000</t>
+        </is>
+      </c>
+      <c r="D556" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E556" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F556" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr">
+        <is>
+          <t>07/08 23:06</t>
+        </is>
+      </c>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr">
+        <is>
+          <t>Tostado + coca + oreo $8000</t>
+        </is>
+      </c>
+      <c r="D557" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E557" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F557" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr">
+        <is>
+          <t>07/08 23:06</t>
+        </is>
+      </c>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr">
+        <is>
+          <t>Agua $1000</t>
+        </is>
+      </c>
+      <c r="D558" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E558" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F558" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr">
+        <is>
+          <t>07/08 23:09</t>
+        </is>
+      </c>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr">
+        <is>
+          <t>Vocación + miga $4500</t>
+        </is>
+      </c>
+      <c r="D559" s="3" t="n">
+        <v>4500</v>
+      </c>
+      <c r="E559" s="3" t="n">
+        <v>4500</v>
+      </c>
+      <c r="F559" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr">
+        <is>
+          <t>07/08 23:28</t>
+        </is>
+      </c>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr">
+        <is>
+          <t>Tostado $2000</t>
+        </is>
+      </c>
+      <c r="D560" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E560" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F560" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr">
+        <is>
+          <t>07/08 23:43</t>
+        </is>
+      </c>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr">
+        <is>
+          <t>Frutilla con crema $6000</t>
+        </is>
+      </c>
+      <c r="D561" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E561" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F561" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr">
+        <is>
+          <t>08/08 12:07</t>
+        </is>
+      </c>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr">
+        <is>
+          <t>1 café más pastafrola $2500</t>
+        </is>
+      </c>
+      <c r="D562" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E562" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F562" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr">
+        <is>
+          <t>08/08 12:08</t>
+        </is>
+      </c>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr">
+        <is>
+          <t>1 Ades $3000</t>
+        </is>
+      </c>
+      <c r="D563" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E563" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F563" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr">
+        <is>
+          <t>08/08 12:24</t>
+        </is>
+      </c>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr">
+        <is>
+          <t>1 café + tostado $4000</t>
+        </is>
+      </c>
+      <c r="D564" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E564" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F564" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr">
+        <is>
+          <t>08/08 13:01</t>
+        </is>
+      </c>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr">
+        <is>
+          <t>Tostado lactal $2000</t>
+        </is>
+      </c>
+      <c r="D565" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E565" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F565" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr">
+        <is>
+          <t>08/08 13:49</t>
+        </is>
+      </c>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr">
+        <is>
+          <t>1 fresh $1000</t>
+        </is>
+      </c>
+      <c r="D566" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E566" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F566" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr">
+        <is>
+          <t>08/08 13:49</t>
+        </is>
+      </c>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr">
+        <is>
+          <t>1 soda $1000</t>
+        </is>
+      </c>
+      <c r="D567" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E567" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F567" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr">
+        <is>
+          <t>08/08 13:50</t>
+        </is>
+      </c>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr">
+        <is>
+          <t>Agua $1000</t>
+        </is>
+      </c>
+      <c r="D568" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E568" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F568" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr">
+        <is>
+          <t>08/08 14:16</t>
+        </is>
+      </c>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr">
+        <is>
+          <t>Café+tostado lactal+miga $6000</t>
+        </is>
+      </c>
+      <c r="D569" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E569" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F569" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr">
+        <is>
+          <t>08/08 14:36</t>
+        </is>
+      </c>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr">
+        <is>
+          <t>1 coca+ promo genio+ fantoche + flynnpaff $5000</t>
+        </is>
+      </c>
+      <c r="D570" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E570" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F570" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr">
+        <is>
+          <t>08/08 14:38</t>
+        </is>
+      </c>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr">
+        <is>
+          <t>2 jyq miga + fresh $6000</t>
+        </is>
+      </c>
+      <c r="D571" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E571" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F571" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr">
+        <is>
+          <t>08/08 14:39</t>
+        </is>
+      </c>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr">
+        <is>
+          <t>1 oreo $2000 transf</t>
+        </is>
+      </c>
+      <c r="D572" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E572" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F572" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr">
+        <is>
+          <t>08/08 14:58</t>
+        </is>
+      </c>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr">
+        <is>
+          <t>1 miga pollo y moreon+ 1miga casero jyq $5000</t>
+        </is>
+      </c>
+      <c r="D573" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E573" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F573" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr">
+        <is>
+          <t>08/08 14:58</t>
+        </is>
+      </c>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr">
+        <is>
+          <t>Promo empanadas pollo+ 1 pizzeta+topline $7000 transf</t>
+        </is>
+      </c>
+      <c r="D574" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E574" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F574" s="3" t="n">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr">
+        <is>
+          <t>08/08 15:08</t>
+        </is>
+      </c>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr">
+        <is>
+          <t>1 kesitas+ 1 fantoche+ torasso+flynnpaff $5000</t>
+        </is>
+      </c>
+      <c r="D575" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E575" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F575" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr">
+        <is>
+          <t>08/08 15:13</t>
+        </is>
+      </c>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr">
+        <is>
+          <t>1 tostado sanguchero $3000</t>
+        </is>
+      </c>
+      <c r="D576" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E576" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F576" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr">
+        <is>
+          <t>08/08 15:14</t>
+        </is>
+      </c>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr">
+        <is>
+          <t>1 coca+1sanguchero $5000 transf</t>
+        </is>
+      </c>
+      <c r="D577" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E577" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F577" s="3" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr">
+        <is>
+          <t>08/08 15:41</t>
+        </is>
+      </c>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr">
+        <is>
+          <t>Lactal jyq $2000 transf</t>
+        </is>
+      </c>
+      <c r="D578" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E578" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F578" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr">
+        <is>
+          <t>08/08 15:41</t>
+        </is>
+      </c>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr">
+        <is>
+          <t>1 miga pollo y morrón + 1 miga pollo y aceituna $6000</t>
+        </is>
+      </c>
+      <c r="D579" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E579" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F579" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr">
+        <is>
+          <t>08/08 15:52</t>
+        </is>
+      </c>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr">
+        <is>
+          <t>Promo café + tostado+chicle $5000</t>
+        </is>
+      </c>
+      <c r="D580" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E580" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F580" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr">
+        <is>
+          <t>08/08 15:52</t>
+        </is>
+      </c>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>Oreo+fresh $4200</t>
+        </is>
+      </c>
+      <c r="D581" s="3" t="n">
+        <v>4200</v>
+      </c>
+      <c r="E581" s="3" t="n">
+        <v>4200</v>
+      </c>
+      <c r="F581" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr">
+        <is>
+          <t>08/08 16:10</t>
+        </is>
+      </c>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr">
+        <is>
+          <t>Lata+agua $3000 transf</t>
+        </is>
+      </c>
+      <c r="D582" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E582" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F582" s="3" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr">
+        <is>
+          <t>08/08 16:18</t>
+        </is>
+      </c>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr">
+        <is>
+          <t>2 migas ternera+1 miga de la casa $7000</t>
+        </is>
+      </c>
+      <c r="D583" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E583" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F583" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr">
+        <is>
+          <t>08/08 18:04</t>
+        </is>
+      </c>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr">
+        <is>
+          <t>Promo enpanadas+2 tostados + saquito de té $8400 transf</t>
+        </is>
+      </c>
+      <c r="D584" s="3" t="n">
+        <v>8400</v>
+      </c>
+      <c r="E584" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F584" s="3" t="n">
+        <v>8400</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr">
+        <is>
+          <t>08/08 19:11</t>
+        </is>
+      </c>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr">
+        <is>
+          <t>Promo pizzeta $3500</t>
+        </is>
+      </c>
+      <c r="D585" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="E585" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F585" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr">
+        <is>
+          <t>08/08 19:22</t>
+        </is>
+      </c>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D586" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E586" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F586" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr">
+        <is>
+          <t>08/08 19:54</t>
+        </is>
+      </c>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr">
+        <is>
+          <t>Maní bañado +ferrero rocher $6800</t>
+        </is>
+      </c>
+      <c r="D587" s="3" t="n">
+        <v>6800</v>
+      </c>
+      <c r="E587" s="3" t="n">
+        <v>6800</v>
+      </c>
+      <c r="F587" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr">
+        <is>
+          <t>08/08 20:21</t>
+        </is>
+      </c>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr">
+        <is>
+          <t>Kesitas $2400</t>
+        </is>
+      </c>
+      <c r="D588" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="E588" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="F588" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr">
+        <is>
+          <t>08/08 20:29</t>
+        </is>
+      </c>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr">
+        <is>
+          <t>Monster $4000</t>
+        </is>
+      </c>
+      <c r="D589" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E589" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F589" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr">
+        <is>
+          <t>08/08 20:34</t>
+        </is>
+      </c>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr">
+        <is>
+          <t>Fresh $2000 / Promo de pastafrola $1500</t>
+        </is>
+      </c>
+      <c r="D590" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="E590" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F590" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr">
+        <is>
+          <t>08/08 21:23</t>
+        </is>
+      </c>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr">
+        <is>
+          <t>$2000 Pepito</t>
+        </is>
+      </c>
+      <c r="D591" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E591" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F591" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr">
+        <is>
+          <t>08/08 21:23</t>
+        </is>
+      </c>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr">
+        <is>
+          <t>$2000 coca</t>
+        </is>
+      </c>
+      <c r="D592" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E592" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F592" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr">
+        <is>
+          <t>08/08 22:18</t>
+        </is>
+      </c>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr">
+        <is>
+          <t>Lactal $2000</t>
+        </is>
+      </c>
+      <c r="D593" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E593" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F593" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr">
+        <is>
+          <t>08/08 22:18</t>
+        </is>
+      </c>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr">
+        <is>
+          <t>Licuado $3000 transf</t>
+        </is>
+      </c>
+      <c r="D594" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E594" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F594" s="3" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr">
+        <is>
+          <t>08/08 22:19</t>
+        </is>
+      </c>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr">
+        <is>
+          <t>Café + vocación $5500 transf</t>
+        </is>
+      </c>
+      <c r="D595" s="3" t="n">
+        <v>5500</v>
+      </c>
+      <c r="E595" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F595" s="3" t="n">
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr">
+        <is>
+          <t>08/08 22:25</t>
+        </is>
+      </c>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr">
+        <is>
+          <t>Frutilla $3000</t>
+        </is>
+      </c>
+      <c r="D596" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E596" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F596" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr">
+        <is>
+          <t>08/08 22:25</t>
+        </is>
+      </c>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr">
+        <is>
+          <t>Coca $2000 transf</t>
+        </is>
+      </c>
+      <c r="D597" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E597" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F597" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr">
+        <is>
+          <t>08/08 22:25</t>
+        </is>
+      </c>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr">
+        <is>
+          <t>Tostado + café $7.000</t>
+        </is>
+      </c>
+      <c r="D598" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E598" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F598" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr">
+        <is>
+          <t>08/08 22:25</t>
+        </is>
+      </c>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr">
+        <is>
+          <t>Don satur $2000</t>
+        </is>
+      </c>
+      <c r="D599" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E599" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F599" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr">
+        <is>
+          <t>08/08 22:40</t>
+        </is>
+      </c>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr">
+        <is>
+          <t>Coca $2000</t>
+        </is>
+      </c>
+      <c r="D600" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E600" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F600" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr">
+        <is>
+          <t>08/08 22:40</t>
+        </is>
+      </c>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr">
+        <is>
+          <t>Café con tostado $4000</t>
+        </is>
+      </c>
+      <c r="D601" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E601" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F601" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr">
+        <is>
+          <t>08/08 22:42</t>
+        </is>
+      </c>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr">
+        <is>
+          <t>Chicle $1000</t>
+        </is>
+      </c>
+      <c r="D602" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E602" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F602" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr">
+        <is>
+          <t>08/08 22:51</t>
+        </is>
+      </c>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr">
+        <is>
+          <t>Bon o bon + chocolate 2 corazones + caramelo $6000</t>
+        </is>
+      </c>
+      <c r="D603" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E603" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F603" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr">
+        <is>
+          <t>08/08 22:52</t>
+        </is>
+      </c>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr">
+        <is>
+          <t>Lactal + chicle $3000</t>
+        </is>
+      </c>
+      <c r="D604" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E604" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F604" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr">
+        <is>
+          <t>08/08 23:04</t>
+        </is>
+      </c>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr">
+        <is>
+          <t>Lactal $2000</t>
+        </is>
+      </c>
+      <c r="D605" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E605" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F605" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr">
+        <is>
+          <t>08/08 23:07</t>
+        </is>
+      </c>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr">
+        <is>
+          <t>Pepsi+ don satur +frutilla $6500</t>
+        </is>
+      </c>
+      <c r="D606" s="3" t="n">
+        <v>6500</v>
+      </c>
+      <c r="E606" s="3" t="n">
+        <v>6500</v>
+      </c>
+      <c r="F606" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr">
+        <is>
+          <t>10/08 12:21</t>
+        </is>
+      </c>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr">
+        <is>
+          <t>4 pastafrolas $2000</t>
+        </is>
+      </c>
+      <c r="D607" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E607" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F607" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr">
+        <is>
+          <t>10/08 12:21</t>
+        </is>
+      </c>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr">
+        <is>
+          <t>1 chicle $1000</t>
+        </is>
+      </c>
+      <c r="D608" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E608" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F608" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr">
+        <is>
+          <t>10/08 12:41</t>
+        </is>
+      </c>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr">
+        <is>
+          <t>4 pepas $5000</t>
+        </is>
+      </c>
+      <c r="D609" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E609" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F609" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr">
+        <is>
+          <t>10/08 12:50</t>
+        </is>
+      </c>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr">
+        <is>
+          <t>1 Block $2500</t>
+        </is>
+      </c>
+      <c r="D610" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E610" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F610" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr">
+        <is>
+          <t>10/08 12:50</t>
+        </is>
+      </c>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr">
+        <is>
+          <t>2 bon o bon $2000</t>
+        </is>
+      </c>
+      <c r="D611" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E611" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F611" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr">
+        <is>
+          <t>10/08 12:52</t>
+        </is>
+      </c>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr">
+        <is>
+          <t>1 tostado $2000</t>
+        </is>
+      </c>
+      <c r="D612" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E612" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F612" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr">
+        <is>
+          <t>10/08 13:27</t>
+        </is>
+      </c>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr">
+        <is>
+          <t>Promo café + soda $4000</t>
+        </is>
+      </c>
+      <c r="D613" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E613" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F613" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr">
+        <is>
+          <t>10/08 13:36</t>
+        </is>
+      </c>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr">
+        <is>
+          <t>1 café con leche +1 café  + 2 pastafrolas $5500</t>
+        </is>
+      </c>
+      <c r="D614" s="3" t="n">
+        <v>5500</v>
+      </c>
+      <c r="E614" s="3" t="n">
+        <v>5500</v>
+      </c>
+      <c r="F614" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="inlineStr">
+        <is>
+          <t>10/08 15:18</t>
+        </is>
+      </c>
+      <c r="B615" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C615" t="inlineStr">
+        <is>
+          <t>Promo smack+ promo picnic+ pepas $4200</t>
+        </is>
+      </c>
+      <c r="D615" s="3" t="n">
+        <v>4200</v>
+      </c>
+      <c r="E615" s="3" t="n">
+        <v>4200</v>
+      </c>
+      <c r="F615" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="inlineStr">
+        <is>
+          <t>10/08 15:18</t>
+        </is>
+      </c>
+      <c r="B616" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C616" t="inlineStr">
+        <is>
+          <t>Promo smack+ flynnpaff $2000</t>
+        </is>
+      </c>
+      <c r="D616" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E616" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F616" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="inlineStr">
+        <is>
+          <t>10/08 15:55</t>
+        </is>
+      </c>
+      <c r="B617" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C617" t="inlineStr">
+        <is>
+          <t>Tostado jyq $2000</t>
+        </is>
+      </c>
+      <c r="D617" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E617" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F617" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="inlineStr">
+        <is>
+          <t>10/08 15:59</t>
+        </is>
+      </c>
+      <c r="B618" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr">
+        <is>
+          <t>Rockets $1000</t>
+        </is>
+      </c>
+      <c r="D618" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E618" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F618" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="inlineStr">
+        <is>
+          <t>10/08 16:52</t>
+        </is>
+      </c>
+      <c r="B619" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr">
+        <is>
+          <t>2 migas pollo/morron+1 sanguchero $8000</t>
+        </is>
+      </c>
+      <c r="D619" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E619" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F619" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr">
+        <is>
+          <t>10/08 16:52</t>
+        </is>
+      </c>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr">
+        <is>
+          <t>1 sanguchero $3000</t>
+        </is>
+      </c>
+      <c r="D620" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E620" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F620" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr">
+        <is>
+          <t>10/08 16:54</t>
+        </is>
+      </c>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr">
+        <is>
+          <t>Fantoche +beldent $2200</t>
+        </is>
+      </c>
+      <c r="D621" s="3" t="n">
+        <v>2200</v>
+      </c>
+      <c r="E621" s="3" t="n">
+        <v>2200</v>
+      </c>
+      <c r="F621" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr">
+        <is>
+          <t>10/08 17:46</t>
+        </is>
+      </c>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr">
+        <is>
+          <t>Sanguchero $3000</t>
+        </is>
+      </c>
+      <c r="D622" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E622" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F622" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr">
+        <is>
+          <t>10/08 18:07</t>
+        </is>
+      </c>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr">
+        <is>
+          <t>1 tostado sang $3000</t>
+        </is>
+      </c>
+      <c r="D623" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E623" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F623" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr">
+        <is>
+          <t>10/08 18:08</t>
+        </is>
+      </c>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr">
+        <is>
+          <t>1 yogur griego $4000</t>
+        </is>
+      </c>
+      <c r="D624" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E624" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F624" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr">
+        <is>
+          <t>10/08 18:08</t>
+        </is>
+      </c>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D625" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E625" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F625" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr">
+        <is>
+          <t>10/08 19:03</t>
+        </is>
+      </c>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr">
+        <is>
+          <t>Frutilla con crema $3000</t>
+        </is>
+      </c>
+      <c r="D626" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E626" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F626" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr">
+        <is>
+          <t>10/08 19:22</t>
+        </is>
+      </c>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr">
+        <is>
+          <t>Yogur griego $4000</t>
+        </is>
+      </c>
+      <c r="D627" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E627" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F627" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr">
+        <is>
+          <t>10/08 21:17</t>
+        </is>
+      </c>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr">
+        <is>
+          <t>Promo café + tostado x2 $8000</t>
+        </is>
+      </c>
+      <c r="D628" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E628" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F628" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="inlineStr">
+        <is>
+          <t>10/08 21:17</t>
+        </is>
+      </c>
+      <c r="B629" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C629" t="inlineStr">
+        <is>
+          <t>Promo café con tortilla x2 $6000 transf</t>
+        </is>
+      </c>
+      <c r="D629" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E629" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F629" s="3" t="n">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="inlineStr">
+        <is>
+          <t>10/08 21:17</t>
+        </is>
+      </c>
+      <c r="B630" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C630" t="inlineStr">
+        <is>
+          <t>Agua $1000</t>
+        </is>
+      </c>
+      <c r="D630" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E630" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F630" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="inlineStr">
+        <is>
+          <t>10/08 21:30</t>
+        </is>
+      </c>
+      <c r="B631" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C631" t="inlineStr">
+        <is>
+          <t>Baggio + miga $3000</t>
+        </is>
+      </c>
+      <c r="D631" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E631" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F631" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="inlineStr">
+        <is>
+          <t>10/08 22:17</t>
+        </is>
+      </c>
+      <c r="B632" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C632" t="inlineStr">
+        <is>
+          <t>Promo café x3 $12.000</t>
+        </is>
+      </c>
+      <c r="D632" s="3" t="n">
+        <v>12000</v>
+      </c>
+      <c r="E632" s="3" t="n">
+        <v>12000</v>
+      </c>
+      <c r="F632" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="inlineStr">
+        <is>
+          <t>10/08 22:32</t>
+        </is>
+      </c>
+      <c r="B633" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C633" t="inlineStr">
+        <is>
+          <t>Café $2500</t>
+        </is>
+      </c>
+      <c r="D633" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E633" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F633" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="inlineStr">
+        <is>
+          <t>10/08 22:45</t>
+        </is>
+      </c>
+      <c r="B634" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C634" t="inlineStr">
+        <is>
+          <t>Agua $1000</t>
+        </is>
+      </c>
+      <c r="D634" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E634" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F634" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="inlineStr">
+        <is>
+          <t>10/08 22:50</t>
+        </is>
+      </c>
+      <c r="B635" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C635" t="inlineStr">
+        <is>
+          <t>Empanada + frutilla con crema $7000</t>
+        </is>
+      </c>
+      <c r="D635" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E635" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F635" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="inlineStr">
+        <is>
+          <t>10/08 22:57</t>
+        </is>
+      </c>
+      <c r="B636" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C636" t="inlineStr">
+        <is>
+          <t>Tostado $2000</t>
+        </is>
+      </c>
+      <c r="D636" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E636" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F636" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="inlineStr">
+        <is>
+          <t>10/08 23:06</t>
+        </is>
+      </c>
+      <c r="B637" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C637" t="inlineStr">
+        <is>
+          <t>Sanguchero $3000</t>
+        </is>
+      </c>
+      <c r="D637" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E637" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F637" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="inlineStr">
+        <is>
+          <t>10/08 23:08</t>
+        </is>
+      </c>
+      <c r="B638" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C638" t="inlineStr">
+        <is>
+          <t>Miga $2000</t>
+        </is>
+      </c>
+      <c r="D638" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E638" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F638" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="inlineStr">
+        <is>
+          <t>10/08 23:36</t>
+        </is>
+      </c>
+      <c r="B639" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C639" t="inlineStr">
+        <is>
+          <t>Coca $2000</t>
+        </is>
+      </c>
+      <c r="D639" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E639" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F639" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="inlineStr">
+        <is>
+          <t>11/08 12:57</t>
+        </is>
+      </c>
+      <c r="B640" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C640" t="inlineStr">
+        <is>
+          <t>Tostado $2000</t>
+        </is>
+      </c>
+      <c r="D640" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E640" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F640" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="inlineStr">
+        <is>
+          <t>11/08 13:01</t>
+        </is>
+      </c>
+      <c r="B641" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C641" t="inlineStr">
+        <is>
+          <t>Tostado $2000</t>
+        </is>
+      </c>
+      <c r="D641" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E641" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F641" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="inlineStr">
+        <is>
+          <t>11/08 13:11</t>
+        </is>
+      </c>
+      <c r="B642" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C642" t="inlineStr">
+        <is>
+          <t>Café +promo tortillas $3000</t>
+        </is>
+      </c>
+      <c r="D642" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E642" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F642" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="inlineStr">
+        <is>
+          <t>11/08 13:12</t>
+        </is>
+      </c>
+      <c r="B643" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C643" t="inlineStr">
+        <is>
+          <t>Cafe con leche /tortillas ×2 $5500</t>
+        </is>
+      </c>
+      <c r="D643" s="3" t="n">
+        <v>5500</v>
+      </c>
+      <c r="E643" s="3" t="n">
+        <v>5500</v>
+      </c>
+      <c r="F643" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="inlineStr">
+        <is>
+          <t>11/08 13:37</t>
+        </is>
+      </c>
+      <c r="B644" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C644" t="inlineStr">
+        <is>
+          <t>Café con leche $3000</t>
+        </is>
+      </c>
+      <c r="D644" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E644" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F644" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="inlineStr">
+        <is>
+          <t>11/08 13:40</t>
+        </is>
+      </c>
+      <c r="B645" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C645" t="inlineStr">
+        <is>
+          <t>Kesitas $2400</t>
+        </is>
+      </c>
+      <c r="D645" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="E645" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="F645" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="inlineStr">
+        <is>
+          <t>11/08 14:20</t>
+        </is>
+      </c>
+      <c r="B646" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C646" t="inlineStr">
+        <is>
+          <t>Café+tostado $4000</t>
+        </is>
+      </c>
+      <c r="D646" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E646" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F646" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="inlineStr">
+        <is>
+          <t>11/08 14:31</t>
+        </is>
+      </c>
+      <c r="B647" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C647" t="inlineStr">
+        <is>
+          <t>Rodesia $1300</t>
+        </is>
+      </c>
+      <c r="D647" s="3" t="n">
+        <v>1300</v>
+      </c>
+      <c r="E647" s="3" t="n">
+        <v>1300</v>
+      </c>
+      <c r="F647" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="inlineStr">
+        <is>
+          <t>11/08 15:30</t>
+        </is>
+      </c>
+      <c r="B648" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C648" t="inlineStr">
+        <is>
+          <t>2 chicles $2000</t>
+        </is>
+      </c>
+      <c r="D648" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E648" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F648" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="inlineStr">
+        <is>
+          <t>11/08 15:30</t>
+        </is>
+      </c>
+      <c r="B649" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C649" t="inlineStr">
+        <is>
+          <t>1 agua $1000</t>
+        </is>
+      </c>
+      <c r="D649" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E649" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F649" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="inlineStr">
+        <is>
+          <t>11/08 16:16</t>
+        </is>
+      </c>
+      <c r="B650" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C650" t="inlineStr">
+        <is>
+          <t>3 bonobon+ topline+2 corazones $6500 transf</t>
+        </is>
+      </c>
+      <c r="D650" s="3" t="n">
+        <v>6500</v>
+      </c>
+      <c r="E650" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F650" s="3" t="n">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="inlineStr">
+        <is>
+          <t>11/08 16:40</t>
+        </is>
+      </c>
+      <c r="B651" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C651" t="inlineStr">
+        <is>
+          <t>2 miga pollo y aceituna+ lata $7000</t>
+        </is>
+      </c>
+      <c r="D651" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E651" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F651" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="inlineStr">
+        <is>
+          <t>11/08 16:40</t>
+        </is>
+      </c>
+      <c r="B652" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C652" t="inlineStr">
+        <is>
+          <t>Fantoche+baggio$2200</t>
+        </is>
+      </c>
+      <c r="D652" s="3" t="n">
+        <v>2200</v>
+      </c>
+      <c r="E652" s="3" t="n">
+        <v>2200</v>
+      </c>
+      <c r="F652" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="inlineStr">
+        <is>
+          <t>11/08 16:49</t>
+        </is>
+      </c>
+      <c r="B653" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C653" t="inlineStr">
+        <is>
+          <t>Café+tostado $4000 transf</t>
+        </is>
+      </c>
+      <c r="D653" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E653" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F653" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="inlineStr">
+        <is>
+          <t>11/08 16:53</t>
+        </is>
+      </c>
+      <c r="B654" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C654" t="inlineStr">
+        <is>
+          <t>2 migas pollo y morron $5000</t>
+        </is>
+      </c>
+      <c r="D654" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E654" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F654" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="inlineStr">
+        <is>
+          <t>11/08 17:36</t>
+        </is>
+      </c>
+      <c r="B655" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C655" t="inlineStr">
+        <is>
+          <t>2 chicles $2000</t>
+        </is>
+      </c>
+      <c r="D655" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E655" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F655" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="inlineStr">
+        <is>
+          <t>11/08 18:20</t>
+        </is>
+      </c>
+      <c r="B656" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C656" t="inlineStr">
+        <is>
+          <t>Lata $2000</t>
+        </is>
+      </c>
+      <c r="D656" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E656" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F656" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="inlineStr">
+        <is>
+          <t>11/08 18:20</t>
+        </is>
+      </c>
+      <c r="B657" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C657" t="inlineStr">
+        <is>
+          <t>Tostado $2000</t>
+        </is>
+      </c>
+      <c r="D657" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E657" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F657" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="inlineStr">
+        <is>
+          <t>11/08 18:35</t>
+        </is>
+      </c>
+      <c r="B658" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C658" t="inlineStr">
+        <is>
+          <t>Café+tostado $4000</t>
+        </is>
+      </c>
+      <c r="D658" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E658" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F658" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="inlineStr">
+        <is>
+          <t>11/08 18:51</t>
+        </is>
+      </c>
+      <c r="B659" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C659" t="inlineStr">
+        <is>
+          <t>Empanada+ sanguchero $4500</t>
+        </is>
+      </c>
+      <c r="D659" s="3" t="n">
+        <v>4500</v>
+      </c>
+      <c r="E659" s="3" t="n">
+        <v>4500</v>
+      </c>
+      <c r="F659" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="inlineStr">
+        <is>
+          <t>11/08 18:51</t>
+        </is>
+      </c>
+      <c r="B660" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C660" t="inlineStr">
+        <is>
+          <t>Fantoche $1200</t>
+        </is>
+      </c>
+      <c r="D660" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E660" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F660" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" t="inlineStr">
+        <is>
+          <t>11/08 19:29</t>
+        </is>
+      </c>
+      <c r="B661" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C661" t="inlineStr">
+        <is>
+          <t>Tostado sanguchero+rockstar $5000</t>
+        </is>
+      </c>
+      <c r="D661" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E661" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F661" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="inlineStr">
+        <is>
+          <t>11/08 19:30</t>
+        </is>
+      </c>
+      <c r="B662" t="inlineStr">
+        <is>
+          <t>Karim</t>
+        </is>
+      </c>
+      <c r="C662" t="inlineStr">
+        <is>
+          <t>Gatos bebidas $108</t>
+        </is>
+      </c>
+      <c r="D662" s="3" t="n">
+        <v>108</v>
+      </c>
+      <c r="E662" s="3" t="n">
+        <v>108</v>
+      </c>
+      <c r="F662" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="inlineStr">
+        <is>
+          <t>11/08 19:44</t>
+        </is>
+      </c>
+      <c r="B663" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C663" t="inlineStr">
+        <is>
+          <t>Promo tortilla+choco mani $2500</t>
+        </is>
+      </c>
+      <c r="D663" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E663" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F663" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="inlineStr">
+        <is>
+          <t>11/08 20:01</t>
+        </is>
+      </c>
+      <c r="B664" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C664" t="inlineStr">
+        <is>
+          <t>Turron 4×$1500</t>
+        </is>
+      </c>
+      <c r="D664" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E664" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F664" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="inlineStr">
+        <is>
+          <t>11/08 20:16</t>
+        </is>
+      </c>
+      <c r="B665" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C665" t="inlineStr">
+        <is>
+          <t>Monster $4000</t>
+        </is>
+      </c>
+      <c r="D665" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E665" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F665" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="inlineStr">
+        <is>
+          <t>11/08 20:18</t>
+        </is>
+      </c>
+      <c r="B666" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C666" t="inlineStr">
+        <is>
+          <t>Vocacion $1500</t>
+        </is>
+      </c>
+      <c r="D666" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E666" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F666" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="inlineStr">
+        <is>
+          <t>11/08 20:39</t>
+        </is>
+      </c>
+      <c r="B667" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C667" t="inlineStr">
+        <is>
+          <t>Oreo $2000</t>
+        </is>
+      </c>
+      <c r="D667" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E667" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F667" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="inlineStr">
+        <is>
+          <t>11/08 20:42</t>
+        </is>
+      </c>
+      <c r="B668" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C668" t="inlineStr">
+        <is>
+          <t>Lactal jyq $2000</t>
+        </is>
+      </c>
+      <c r="D668" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E668" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F668" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="inlineStr">
+        <is>
+          <t>11/08 20:54</t>
+        </is>
+      </c>
+      <c r="B669" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C669" t="inlineStr">
+        <is>
+          <t>Tortillas $1000</t>
+        </is>
+      </c>
+      <c r="D669" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E669" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F669" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="inlineStr">
+        <is>
+          <t>11/08 21:41</t>
+        </is>
+      </c>
+      <c r="B670" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C670" t="inlineStr">
+        <is>
+          <t>Promo café x3 con tostado $12.000 transf</t>
+        </is>
+      </c>
+      <c r="D670" s="3" t="n">
+        <v>12000</v>
+      </c>
+      <c r="E670" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F670" s="3" t="n">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="inlineStr">
+        <is>
+          <t>11/08 21:55</t>
+        </is>
+      </c>
+      <c r="B671" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C671" t="inlineStr">
+        <is>
+          <t>Lata $2000</t>
+        </is>
+      </c>
+      <c r="D671" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E671" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F671" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="inlineStr">
+        <is>
+          <t>11/08 21:55</t>
+        </is>
+      </c>
+      <c r="B672" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C672" t="inlineStr">
+        <is>
+          <t>Agua $1000</t>
+        </is>
+      </c>
+      <c r="D672" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E672" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F672" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" t="inlineStr">
+        <is>
+          <t>11/08 22:11</t>
+        </is>
+      </c>
+      <c r="B673" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C673" t="inlineStr">
+        <is>
+          <t>Promo café $4000</t>
+        </is>
+      </c>
+      <c r="D673" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E673" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F673" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" t="inlineStr">
+        <is>
+          <t>11/08 22:21</t>
+        </is>
+      </c>
+      <c r="B674" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C674" t="inlineStr">
+        <is>
+          <t>Lactal $2000</t>
+        </is>
+      </c>
+      <c r="D674" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E674" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F674" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" t="inlineStr">
+        <is>
+          <t>11/08 22:22</t>
+        </is>
+      </c>
+      <c r="B675" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C675" t="inlineStr">
+        <is>
+          <t>Tostado + coca $6000 transf</t>
+        </is>
+      </c>
+      <c r="D675" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E675" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F675" s="3" t="n">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" t="inlineStr">
+        <is>
+          <t>11/08 22:24</t>
+        </is>
+      </c>
+      <c r="B676" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C676" t="inlineStr">
+        <is>
+          <t>Café con tostado $4000</t>
+        </is>
+      </c>
+      <c r="D676" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E676" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F676" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" t="inlineStr">
+        <is>
+          <t>11/08 22:46</t>
+        </is>
+      </c>
+      <c r="B677" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C677" t="inlineStr">
+        <is>
+          <t>Promo café $4000</t>
+        </is>
+      </c>
+      <c r="D677" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E677" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F677" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" t="inlineStr">
+        <is>
+          <t>11/08 23:14</t>
+        </is>
+      </c>
+      <c r="B678" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C678" t="inlineStr">
+        <is>
+          <t>Lactal + miga $5000</t>
+        </is>
+      </c>
+      <c r="D678" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E678" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F678" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" t="inlineStr">
+        <is>
+          <t>11/08 23:31</t>
+        </is>
+      </c>
+      <c r="B679" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C679" t="inlineStr">
+        <is>
+          <t>Café con tortillas $3000</t>
+        </is>
+      </c>
+      <c r="D679" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E679" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F679" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="inlineStr">
+        <is>
+          <t>12/08 12:34</t>
+        </is>
+      </c>
+      <c r="B680" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C680" t="inlineStr">
+        <is>
+          <t>2 tostados $4000</t>
+        </is>
+      </c>
+      <c r="D680" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E680" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F680" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="inlineStr">
+        <is>
+          <t>12/08 12:34</t>
+        </is>
+      </c>
+      <c r="B681" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C681" t="inlineStr">
+        <is>
+          <t>Saladixcross $2000</t>
+        </is>
+      </c>
+      <c r="D681" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E681" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F681" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" t="inlineStr">
+        <is>
+          <t>12/08 13:04</t>
+        </is>
+      </c>
+      <c r="B682" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C682" t="inlineStr">
+        <is>
+          <t>Café +tostado $4000 transf</t>
+        </is>
+      </c>
+      <c r="D682" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E682" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F682" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="inlineStr">
+        <is>
+          <t>12/08 13:05</t>
+        </is>
+      </c>
+      <c r="B683" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C683" t="inlineStr">
+        <is>
+          <t>Granix sandwick+ lactal $3800 transf</t>
+        </is>
+      </c>
+      <c r="D683" s="3" t="n">
+        <v>3800</v>
+      </c>
+      <c r="E683" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F683" s="3" t="n">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="inlineStr">
+        <is>
+          <t>12/08 13:16</t>
+        </is>
+      </c>
+      <c r="B684" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C684" t="inlineStr">
+        <is>
+          <t>Tostado $2000</t>
+        </is>
+      </c>
+      <c r="D684" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E684" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F684" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" t="inlineStr">
+        <is>
+          <t>12/08 13:25</t>
+        </is>
+      </c>
+      <c r="B685" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C685" t="inlineStr">
+        <is>
+          <t>2 tostados $4000</t>
+        </is>
+      </c>
+      <c r="D685" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E685" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F685" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="inlineStr">
+        <is>
+          <t>12/08 13:29</t>
+        </is>
+      </c>
+      <c r="B686" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C686" t="inlineStr">
+        <is>
+          <t>Café $2000</t>
+        </is>
+      </c>
+      <c r="D686" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E686" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F686" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" t="inlineStr">
+        <is>
+          <t>12/08 13:33</t>
+        </is>
+      </c>
+      <c r="B687" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C687" t="inlineStr">
+        <is>
+          <t>Nugaton ×2 $2000</t>
+        </is>
+      </c>
+      <c r="D687" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E687" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F687" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="inlineStr">
+        <is>
+          <t>12/08 13:45</t>
+        </is>
+      </c>
+      <c r="B688" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C688" t="inlineStr">
+        <is>
+          <t>2 fantoche $2400</t>
+        </is>
+      </c>
+      <c r="D688" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="E688" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="F688" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="inlineStr">
+        <is>
+          <t>12/08 14:10</t>
+        </is>
+      </c>
+      <c r="B689" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C689" t="inlineStr">
+        <is>
+          <t>2 pizzetas+lata+promo café +tostado+promo café+ tortillas $12500</t>
+        </is>
+      </c>
+      <c r="D689" s="3" t="n">
+        <v>12500</v>
+      </c>
+      <c r="E689" s="3" t="n">
+        <v>12500</v>
+      </c>
+      <c r="F689" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="inlineStr">
+        <is>
+          <t>12/08 14:21</t>
+        </is>
+      </c>
+      <c r="B690" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C690" t="inlineStr">
+        <is>
+          <t>Vocacion+ flynnpaff $2000</t>
+        </is>
+      </c>
+      <c r="D690" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E690" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F690" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="inlineStr">
+        <is>
+          <t>12/08 14:23</t>
+        </is>
+      </c>
+      <c r="B691" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C691" t="inlineStr">
+        <is>
+          <t>Vocacion + fresh $3500</t>
+        </is>
+      </c>
+      <c r="D691" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="E691" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F691" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="inlineStr">
+        <is>
+          <t>12/08 14:53</t>
+        </is>
+      </c>
+      <c r="B692" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C692" t="inlineStr">
+        <is>
+          <t>1 topline+menthoplus $2200</t>
+        </is>
+      </c>
+      <c r="D692" s="3" t="n">
+        <v>2200</v>
+      </c>
+      <c r="E692" s="3" t="n">
+        <v>2200</v>
+      </c>
+      <c r="F692" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="inlineStr">
+        <is>
+          <t>12/08 14:53</t>
+        </is>
+      </c>
+      <c r="B693" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C693" t="inlineStr">
+        <is>
+          <t>2 tostados $4000</t>
+        </is>
+      </c>
+      <c r="D693" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E693" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F693" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="inlineStr">
+        <is>
+          <t>12/08 16:30</t>
+        </is>
+      </c>
+      <c r="B694" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C694" t="inlineStr">
+        <is>
+          <t>Fantoche $1200</t>
+        </is>
+      </c>
+      <c r="D694" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E694" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F694" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="inlineStr">
+        <is>
+          <t>12/08 17:38</t>
+        </is>
+      </c>
+      <c r="B695" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C695" t="inlineStr">
+        <is>
+          <t>Tostado $2000</t>
+        </is>
+      </c>
+      <c r="D695" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E695" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F695" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="inlineStr">
+        <is>
+          <t>12/08 19:42</t>
+        </is>
+      </c>
+      <c r="B696" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C696" t="inlineStr">
+        <is>
+          <t>Vocación $1500</t>
+        </is>
+      </c>
+      <c r="D696" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E696" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F696" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="inlineStr">
+        <is>
+          <t>12/08 19:51</t>
+        </is>
+      </c>
+      <c r="B697" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C697" t="inlineStr">
+        <is>
+          <t>Tostado+sanguchero+ lata $7000</t>
+        </is>
+      </c>
+      <c r="D697" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E697" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F697" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="inlineStr">
+        <is>
+          <t>12/08 19:51</t>
+        </is>
+      </c>
+      <c r="B698" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C698" t="inlineStr">
+        <is>
+          <t>2 lactal $4000</t>
+        </is>
+      </c>
+      <c r="D698" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E698" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F698" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="inlineStr">
+        <is>
+          <t>12/08 19:52</t>
+        </is>
+      </c>
+      <c r="B699" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C699" t="inlineStr">
+        <is>
+          <t>2 pizzetas $3000 transf</t>
+        </is>
+      </c>
+      <c r="D699" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E699" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F699" s="3" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="inlineStr">
+        <is>
+          <t>12/08 19:52</t>
+        </is>
+      </c>
+      <c r="B700" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C700" t="inlineStr">
+        <is>
+          <t>Don satur $1500</t>
+        </is>
+      </c>
+      <c r="D700" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E700" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F700" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="inlineStr">
+        <is>
+          <t>12/08 19:59</t>
+        </is>
+      </c>
+      <c r="B701" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C701" t="inlineStr">
+        <is>
+          <t>Coca $2000 transf</t>
+        </is>
+      </c>
+      <c r="D701" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E701" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F701" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="inlineStr">
+        <is>
+          <t>12/08 19:59</t>
+        </is>
+      </c>
+      <c r="B702" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C702" t="inlineStr">
+        <is>
+          <t>Coca + bendent $3000</t>
+        </is>
+      </c>
+      <c r="D702" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E702" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F702" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" t="inlineStr">
+        <is>
+          <t>12/08 20:07</t>
+        </is>
+      </c>
+      <c r="B703" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C703" t="inlineStr">
+        <is>
+          <t>Sanguchero tostado $3000</t>
+        </is>
+      </c>
+      <c r="D703" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E703" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F703" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" t="inlineStr">
+        <is>
+          <t>12/08 20:17</t>
+        </is>
+      </c>
+      <c r="B704" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C704" t="inlineStr">
+        <is>
+          <t>Lata $2000</t>
+        </is>
+      </c>
+      <c r="D704" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E704" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F704" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" t="inlineStr">
+        <is>
+          <t>12/08 20:59</t>
+        </is>
+      </c>
+      <c r="B705" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C705" t="inlineStr">
+        <is>
+          <t>Yogurt griego $4000</t>
+        </is>
+      </c>
+      <c r="D705" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E705" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F705" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" t="inlineStr">
+        <is>
+          <t>12/08 21:58</t>
+        </is>
+      </c>
+      <c r="B706" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C706" t="inlineStr">
+        <is>
+          <t>Promo licuado  + tostado $7000</t>
+        </is>
+      </c>
+      <c r="D706" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E706" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F706" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="inlineStr">
+        <is>
+          <t>12/08 21:58</t>
+        </is>
+      </c>
+      <c r="B707" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C707" t="inlineStr">
+        <is>
+          <t>Coca $2000</t>
+        </is>
+      </c>
+      <c r="D707" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E707" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F707" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" t="inlineStr">
+        <is>
+          <t>12/08 22:17</t>
+        </is>
+      </c>
+      <c r="B708" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C708" t="inlineStr">
+        <is>
+          <t>Tostados $4000 transf</t>
+        </is>
+      </c>
+      <c r="D708" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E708" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F708" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" t="inlineStr">
+        <is>
+          <t>12/08 22:17</t>
+        </is>
+      </c>
+      <c r="B709" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C709" t="inlineStr">
+        <is>
+          <t>Vocación + torasso $2500</t>
+        </is>
+      </c>
+      <c r="D709" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E709" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F709" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="inlineStr">
+        <is>
+          <t>12/08 22:39</t>
+        </is>
+      </c>
+      <c r="B710" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C710" t="inlineStr">
+        <is>
+          <t>Café $3000</t>
+        </is>
+      </c>
+      <c r="D710" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E710" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F710" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="inlineStr">
+        <is>
+          <t>12/08 22:56</t>
+        </is>
+      </c>
+      <c r="B711" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C711" t="inlineStr">
+        <is>
+          <t>Agua $1000</t>
+        </is>
+      </c>
+      <c r="D711" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E711" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F711" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="inlineStr">
+        <is>
+          <t>12/08 23:15</t>
+        </is>
+      </c>
+      <c r="B712" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C712" t="inlineStr">
+        <is>
+          <t>Agua $1000</t>
+        </is>
+      </c>
+      <c r="D712" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E712" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F712" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="inlineStr">
+        <is>
+          <t>12/08 23:18</t>
+        </is>
+      </c>
+      <c r="B713" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C713" t="inlineStr">
+        <is>
+          <t>Café con tostado $4000 transf</t>
+        </is>
+      </c>
+      <c r="D713" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E713" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F713" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="inlineStr">
+        <is>
+          <t>12/08 23:31</t>
+        </is>
+      </c>
+      <c r="B714" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C714" t="inlineStr">
+        <is>
+          <t>Saladix $2000</t>
+        </is>
+      </c>
+      <c r="D714" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E714" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F714" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="inlineStr">
+        <is>
+          <t>13/08 13:45</t>
+        </is>
+      </c>
+      <c r="B715" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C715" t="inlineStr">
+        <is>
+          <t>Buenos días!! Café + tostado $4000 , transf de $2000</t>
+        </is>
+      </c>
+      <c r="D715" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E715" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F715" s="3" t="n">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="inlineStr">
+        <is>
+          <t>13/08 13:58</t>
+        </is>
+      </c>
+      <c r="B716" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C716" t="inlineStr">
+        <is>
+          <t>Ades $1000</t>
+        </is>
+      </c>
+      <c r="D716" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E716" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F716" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="inlineStr">
+        <is>
+          <t>13/08 14:28</t>
+        </is>
+      </c>
+      <c r="B717" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C717" t="inlineStr">
+        <is>
+          <t>4 migas +fresh $10000</t>
+        </is>
+      </c>
+      <c r="D717" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="E717" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F717" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="inlineStr">
+        <is>
+          <t>13/08 14:28</t>
+        </is>
+      </c>
+      <c r="B718" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C718" t="inlineStr">
+        <is>
+          <t>2 migas $4000</t>
+        </is>
+      </c>
+      <c r="D718" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E718" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F718" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="inlineStr">
+        <is>
+          <t>13/08 14:40</t>
+        </is>
+      </c>
+      <c r="B719" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C719" t="inlineStr">
+        <is>
+          <t>Café+tostado $4000</t>
+        </is>
+      </c>
+      <c r="D719" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E719" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F719" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="inlineStr">
+        <is>
+          <t>13/08 14:42</t>
+        </is>
+      </c>
+      <c r="B720" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C720" t="inlineStr">
+        <is>
+          <t>2 migas $4000 transf</t>
+        </is>
+      </c>
+      <c r="D720" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E720" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F720" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="inlineStr">
+        <is>
+          <t>13/08 15:04</t>
+        </is>
+      </c>
+      <c r="B721" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C721" t="inlineStr">
+        <is>
+          <t>Choco misky $1200</t>
+        </is>
+      </c>
+      <c r="D721" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E721" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F721" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="inlineStr">
+        <is>
+          <t>13/08 15:14</t>
+        </is>
+      </c>
+      <c r="B722" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C722" t="inlineStr">
+        <is>
+          <t>Gastos ( descartables, leche , miga, ternera) $48.000</t>
+        </is>
+      </c>
+      <c r="D722" s="3" t="n">
+        <v>48000</v>
+      </c>
+      <c r="E722" s="3" t="n">
+        <v>48000</v>
+      </c>
+      <c r="F722" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="inlineStr">
+        <is>
+          <t>13/08 15:58</t>
+        </is>
+      </c>
+      <c r="B723" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C723" t="inlineStr">
+        <is>
+          <t>Café +tostado×2 $8000</t>
+        </is>
+      </c>
+      <c r="D723" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E723" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F723" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="inlineStr">
+        <is>
+          <t>13/08 16:59</t>
+        </is>
+      </c>
+      <c r="B724" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C724" t="inlineStr">
+        <is>
+          <t>Promo pizzetas $3500</t>
+        </is>
+      </c>
+      <c r="D724" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="E724" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F724" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="inlineStr">
+        <is>
+          <t>13/08 17:04</t>
+        </is>
+      </c>
+      <c r="B725" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C725" t="inlineStr">
+        <is>
+          <t>Sanguchero+lata $5000</t>
+        </is>
+      </c>
+      <c r="D725" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E725" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F725" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="inlineStr">
+        <is>
+          <t>13/08 17:30</t>
+        </is>
+      </c>
+      <c r="B726" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C726" t="inlineStr">
+        <is>
+          <t>2 rocklers $2000</t>
+        </is>
+      </c>
+      <c r="D726" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E726" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F726" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" t="inlineStr">
+        <is>
+          <t>13/08 17:31</t>
+        </is>
+      </c>
+      <c r="B727" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C727" t="inlineStr">
+        <is>
+          <t>1 terrabussi+ 2 tostados $7000</t>
+        </is>
+      </c>
+      <c r="D727" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E727" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F727" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="inlineStr">
+        <is>
+          <t>13/08 18:26</t>
+        </is>
+      </c>
+      <c r="B728" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C728" t="inlineStr">
+        <is>
+          <t>Gomitas yummy $2400 transf</t>
+        </is>
+      </c>
+      <c r="D728" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="E728" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F728" s="3" t="n">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" t="inlineStr">
+        <is>
+          <t>13/08 18:53</t>
+        </is>
+      </c>
+      <c r="B729" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C729" t="inlineStr">
+        <is>
+          <t>Gastos bebida + café $23.000</t>
+        </is>
+      </c>
+      <c r="D729" s="3" t="n">
+        <v>23000</v>
+      </c>
+      <c r="E729" s="3" t="n">
+        <v>23000</v>
+      </c>
+      <c r="F729" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" t="inlineStr">
+        <is>
+          <t>13/08 19:37</t>
+        </is>
+      </c>
+      <c r="B730" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C730" t="inlineStr">
+        <is>
+          <t>Promo picnic $1500</t>
+        </is>
+      </c>
+      <c r="D730" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E730" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F730" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" t="inlineStr">
+        <is>
+          <t>13/08 19:47</t>
+        </is>
+      </c>
+      <c r="B731" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C731" t="inlineStr">
+        <is>
+          <t>Yogur griego $4000</t>
+        </is>
+      </c>
+      <c r="D731" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E731" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F731" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" t="inlineStr">
+        <is>
+          <t>13/08 19:50</t>
+        </is>
+      </c>
+      <c r="B732" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C732" t="inlineStr">
+        <is>
+          <t>2 migas +fresh $6000</t>
+        </is>
+      </c>
+      <c r="D732" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E732" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F732" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" t="inlineStr">
+        <is>
+          <t>13/08 20:24</t>
+        </is>
+      </c>
+      <c r="B733" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C733" t="inlineStr">
+        <is>
+          <t>Baggio $3000</t>
+        </is>
+      </c>
+      <c r="D733" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E733" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F733" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" t="inlineStr">
+        <is>
+          <t>13/08 20:48</t>
+        </is>
+      </c>
+      <c r="B734" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C734" t="inlineStr">
+        <is>
+          <t>Ades $1000</t>
+        </is>
+      </c>
+      <c r="D734" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E734" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F734" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" t="inlineStr">
+        <is>
+          <t>13/08 21:17</t>
+        </is>
+      </c>
+      <c r="B735" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C735" t="inlineStr">
+        <is>
+          <t>Rocklet $2000</t>
+        </is>
+      </c>
+      <c r="D735" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E735" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F735" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" t="inlineStr">
+        <is>
+          <t>13/08 21:17</t>
+        </is>
+      </c>
+      <c r="B736" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C736" t="inlineStr">
+        <is>
+          <t>Rockstar $2000</t>
+        </is>
+      </c>
+      <c r="D736" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E736" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F736" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" t="inlineStr">
+        <is>
+          <t>13/08 21:26</t>
+        </is>
+      </c>
+      <c r="B737" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C737" t="inlineStr">
+        <is>
+          <t>Fantoche $1200</t>
+        </is>
+      </c>
+      <c r="D737" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E737" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F737" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" t="inlineStr">
+        <is>
+          <t>13/08 21:26</t>
+        </is>
+      </c>
+      <c r="B738" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C738" t="inlineStr">
+        <is>
+          <t>Vocación + smack$2500 transf</t>
+        </is>
+      </c>
+      <c r="D738" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E738" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F738" s="3" t="n">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" t="inlineStr">
+        <is>
+          <t>13/08 21:54</t>
+        </is>
+      </c>
+      <c r="B739" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C739" t="inlineStr">
+        <is>
+          <t>Pepas $1200</t>
+        </is>
+      </c>
+      <c r="D739" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E739" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F739" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" t="inlineStr">
+        <is>
+          <t>13/08 21:54</t>
+        </is>
+      </c>
+      <c r="B740" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C740" t="inlineStr">
+        <is>
+          <t>Tostadosx2 $4000</t>
+        </is>
+      </c>
+      <c r="D740" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E740" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F740" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" t="inlineStr">
+        <is>
+          <t>13/08 22:39</t>
+        </is>
+      </c>
+      <c r="B741" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C741" t="inlineStr">
+        <is>
+          <t>Chicle $1000 transf</t>
+        </is>
+      </c>
+      <c r="D741" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E741" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F741" s="3" t="n">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" t="inlineStr">
+        <is>
+          <t>13/08 22:39</t>
+        </is>
+      </c>
+      <c r="B742" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C742" t="inlineStr">
+        <is>
+          <t>Chicle $2000</t>
+        </is>
+      </c>
+      <c r="D742" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E742" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F742" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" t="inlineStr">
+        <is>
+          <t>13/08 23:05</t>
+        </is>
+      </c>
+      <c r="B743" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C743" t="inlineStr">
+        <is>
+          <t>Rocklet $1000</t>
+        </is>
+      </c>
+      <c r="D743" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E743" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F743" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="inlineStr">
+        <is>
+          <t>13/08 23:05</t>
+        </is>
+      </c>
+      <c r="B744" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C744" t="inlineStr">
+        <is>
+          <t>Lactal $2000</t>
+        </is>
+      </c>
+      <c r="D744" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E744" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F744" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="inlineStr">
+        <is>
+          <t>13/08 23:06</t>
+        </is>
+      </c>
+      <c r="B745" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C745" t="inlineStr">
+        <is>
+          <t>Topline $1000</t>
+        </is>
+      </c>
+      <c r="D745" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E745" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F745" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="inlineStr">
+        <is>
+          <t>13/08 23:17</t>
+        </is>
+      </c>
+      <c r="B746" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C746" t="inlineStr">
+        <is>
+          <t>Promo cafe con tortillas x3 $9000</t>
+        </is>
+      </c>
+      <c r="D746" s="3" t="n">
+        <v>9000</v>
+      </c>
+      <c r="E746" s="3" t="n">
+        <v>9000</v>
+      </c>
+      <c r="F746" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="inlineStr">
+        <is>
+          <t>13/08 23:31</t>
+        </is>
+      </c>
+      <c r="B747" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C747" t="inlineStr">
+        <is>
+          <t>Lactal $2000</t>
+        </is>
+      </c>
+      <c r="D747" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E747" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F747" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="inlineStr">
+        <is>
+          <t>13/08 23:41</t>
+        </is>
+      </c>
+      <c r="B748" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C748" t="inlineStr">
+        <is>
+          <t>Promo licuado x2 $10.000</t>
+        </is>
+      </c>
+      <c r="D748" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="E748" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F748" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="inlineStr">
+        <is>
+          <t>14/08 12:01</t>
+        </is>
+      </c>
+      <c r="B749" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C749" t="inlineStr">
+        <is>
+          <t>Gastos tortilla $2000</t>
+        </is>
+      </c>
+      <c r="D749" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E749" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F749" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="inlineStr">
+        <is>
+          <t>14/08 12:58</t>
+        </is>
+      </c>
+      <c r="B750" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C750" t="inlineStr">
+        <is>
+          <t>Rockstar+miga$4000</t>
+        </is>
+      </c>
+      <c r="D750" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E750" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F750" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="inlineStr">
+        <is>
+          <t>14/08 12:58</t>
+        </is>
+      </c>
+      <c r="B751" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C751" t="inlineStr">
+        <is>
+          <t>Pastafrola $500</t>
+        </is>
+      </c>
+      <c r="D751" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="E751" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="F751" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" t="inlineStr">
+        <is>
+          <t>14/08 13:21</t>
+        </is>
+      </c>
+      <c r="B752" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C752" t="inlineStr">
+        <is>
+          <t>2 migas $4000 transf</t>
+        </is>
+      </c>
+      <c r="D752" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E752" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F752" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" t="inlineStr">
+        <is>
+          <t>14/08 13:22</t>
+        </is>
+      </c>
+      <c r="B753" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C753" t="inlineStr">
+        <is>
+          <t>1 café $2000 transf</t>
+        </is>
+      </c>
+      <c r="D753" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E753" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F753" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="inlineStr">
+        <is>
+          <t>14/08 13:24</t>
+        </is>
+      </c>
+      <c r="B754" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C754" t="inlineStr">
+        <is>
+          <t>Promo genio $1500</t>
+        </is>
+      </c>
+      <c r="D754" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E754" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F754" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" t="inlineStr">
+        <is>
+          <t>14/08 13:35</t>
+        </is>
+      </c>
+      <c r="B755" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C755" t="inlineStr">
+        <is>
+          <t>Menthoplus $1200</t>
+        </is>
+      </c>
+      <c r="D755" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E755" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F755" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" t="inlineStr">
+        <is>
+          <t>14/08 14:12</t>
+        </is>
+      </c>
+      <c r="B756" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C756" t="inlineStr">
+        <is>
+          <t>Fantoche negro x2$2400</t>
+        </is>
+      </c>
+      <c r="D756" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="E756" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="F756" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" t="inlineStr">
+        <is>
+          <t>14/08 14:16</t>
+        </is>
+      </c>
+      <c r="B757" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C757" t="inlineStr">
+        <is>
+          <t>2 corazones+ Block $5000</t>
+        </is>
+      </c>
+      <c r="D757" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E757" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F757" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" t="inlineStr">
+        <is>
+          <t>14/08 14:21</t>
+        </is>
+      </c>
+      <c r="B758" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C758" t="inlineStr">
+        <is>
+          <t>Tostado+café $4000</t>
+        </is>
+      </c>
+      <c r="D758" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E758" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F758" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="inlineStr">
+        <is>
+          <t>14/08 14:33</t>
+        </is>
+      </c>
+      <c r="B759" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C759" t="inlineStr">
+        <is>
+          <t>Vocacion $1500</t>
+        </is>
+      </c>
+      <c r="D759" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E759" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F759" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="inlineStr">
+        <is>
+          <t>14/08 14:40</t>
+        </is>
+      </c>
+      <c r="B760" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C760" t="inlineStr">
+        <is>
+          <t>Tostado $2000 transf</t>
+        </is>
+      </c>
+      <c r="D760" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E760" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F760" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="inlineStr">
+        <is>
+          <t>14/08 14:40</t>
+        </is>
+      </c>
+      <c r="B761" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C761" t="inlineStr">
+        <is>
+          <t>Rockstar $2000 transf</t>
+        </is>
+      </c>
+      <c r="D761" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E761" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F761" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="inlineStr">
+        <is>
+          <t>14/08 14:40</t>
+        </is>
+      </c>
+      <c r="B762" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C762" t="inlineStr">
+        <is>
+          <t>Agua $1000</t>
+        </is>
+      </c>
+      <c r="D762" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E762" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F762" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="inlineStr">
+        <is>
+          <t>14/08 14:48</t>
+        </is>
+      </c>
+      <c r="B763" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C763" t="inlineStr">
+        <is>
+          <t>Sanguchero +Baggio $4000 transf</t>
+        </is>
+      </c>
+      <c r="D763" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E763" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F763" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" t="inlineStr">
+        <is>
+          <t>14/08 14:48</t>
+        </is>
+      </c>
+      <c r="B764" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C764" t="inlineStr">
+        <is>
+          <t>2 tostados $4000 transf</t>
+        </is>
+      </c>
+      <c r="D764" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E764" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F764" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="inlineStr">
+        <is>
+          <t>14/08 14:57</t>
+        </is>
+      </c>
+      <c r="B765" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C765" t="inlineStr">
+        <is>
+          <t>Café+tostado $4000</t>
+        </is>
+      </c>
+      <c r="D765" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E765" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F765" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="inlineStr">
+        <is>
+          <t>14/08 15:40</t>
+        </is>
+      </c>
+      <c r="B766" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C766" t="inlineStr">
+        <is>
+          <t>Sanguchero tostado $2000</t>
+        </is>
+      </c>
+      <c r="D766" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E766" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F766" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="inlineStr">
+        <is>
+          <t>14/08 15:40</t>
+        </is>
+      </c>
+      <c r="B767" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C767" t="inlineStr">
+        <is>
+          <t>2 tostados +agua $5000</t>
+        </is>
+      </c>
+      <c r="D767" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E767" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F767" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" t="inlineStr">
+        <is>
+          <t>14/08 16:10</t>
+        </is>
+      </c>
+      <c r="B768" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C768" t="inlineStr">
+        <is>
+          <t>Baggio $1000</t>
+        </is>
+      </c>
+      <c r="D768" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E768" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F768" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="inlineStr">
+        <is>
+          <t>14/08 16:23</t>
+        </is>
+      </c>
+      <c r="B769" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C769" t="inlineStr">
+        <is>
+          <t>Promo genio+ flynnpaff $2000</t>
+        </is>
+      </c>
+      <c r="D769" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E769" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F769" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" t="inlineStr">
+        <is>
+          <t>14/08 16:54</t>
+        </is>
+      </c>
+      <c r="B770" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C770" t="inlineStr">
+        <is>
+          <t>Soda $1000</t>
+        </is>
+      </c>
+      <c r="D770" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E770" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F770" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" t="inlineStr">
+        <is>
+          <t>14/08 16:54</t>
+        </is>
+      </c>
+      <c r="B771" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C771" t="inlineStr">
+        <is>
+          <t>Sanguchero ternera $4000</t>
+        </is>
+      </c>
+      <c r="D771" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E771" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F771" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" t="inlineStr">
+        <is>
+          <t>14/08 17:50</t>
+        </is>
+      </c>
+      <c r="B772" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C772" t="inlineStr">
+        <is>
+          <t>Promo don satur+cereal mix $3700</t>
+        </is>
+      </c>
+      <c r="D772" s="3" t="n">
+        <v>3700</v>
+      </c>
+      <c r="E772" s="3" t="n">
+        <v>3700</v>
+      </c>
+      <c r="F772" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" t="inlineStr">
+        <is>
+          <t>14/08 18:10</t>
+        </is>
+      </c>
+      <c r="B773" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C773" t="inlineStr">
+        <is>
+          <t>Rockstar $2000</t>
+        </is>
+      </c>
+      <c r="D773" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E773" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F773" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" t="inlineStr">
+        <is>
+          <t>14/08 18:29</t>
+        </is>
+      </c>
+      <c r="B774" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C774" t="inlineStr">
+        <is>
+          <t>Ternera+ miga de pollo $7000</t>
+        </is>
+      </c>
+      <c r="D774" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E774" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F774" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" t="inlineStr">
+        <is>
+          <t>14/08 19:06</t>
+        </is>
+      </c>
+      <c r="B775" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C775" t="inlineStr">
+        <is>
+          <t>frurillas  con crema ×2 $6000</t>
+        </is>
+      </c>
+      <c r="D775" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E775" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F775" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="inlineStr">
+        <is>
+          <t>14/08 19:06</t>
+        </is>
+      </c>
+      <c r="B776" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C776" t="inlineStr">
+        <is>
+          <t>Promo pizzetas $3500</t>
+        </is>
+      </c>
+      <c r="D776" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="E776" s="3" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F776" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="inlineStr">
+        <is>
+          <t>14/08 19:37</t>
+        </is>
+      </c>
+      <c r="B777" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C777" t="inlineStr">
+        <is>
+          <t>Pepas $1200 transf</t>
+        </is>
+      </c>
+      <c r="D777" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E777" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F777" s="3" t="n">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="inlineStr">
+        <is>
+          <t>14/08 19:38</t>
+        </is>
+      </c>
+      <c r="B778" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C778" t="inlineStr">
+        <is>
+          <t>Promo smack $1500</t>
+        </is>
+      </c>
+      <c r="D778" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E778" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F778" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="inlineStr">
+        <is>
+          <t>14/08 19:44</t>
+        </is>
+      </c>
+      <c r="B779" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C779" t="inlineStr">
+        <is>
+          <t>Sanguchero ternera +pizzeta $5500, 4 en efectivo, 1500 en transf</t>
+        </is>
+      </c>
+      <c r="D779" s="3" t="n">
+        <v>5500</v>
+      </c>
+      <c r="E779" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F779" s="3" t="n">
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="inlineStr">
+        <is>
+          <t>14/08 19:52</t>
+        </is>
+      </c>
+      <c r="B780" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C780" t="inlineStr">
+        <is>
+          <t>Gastos: descartables $7000  / Pan $7700  / Crema de leche $12000</t>
+        </is>
+      </c>
+      <c r="D780" s="3" t="n">
+        <v>26700</v>
+      </c>
+      <c r="E780" s="3" t="n">
+        <v>26700</v>
+      </c>
+      <c r="F780" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="inlineStr">
+        <is>
+          <t>14/08 20:12</t>
+        </is>
+      </c>
+      <c r="B781" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C781" t="inlineStr">
+        <is>
+          <t>Frutilla x2 $6000 transf</t>
+        </is>
+      </c>
+      <c r="D781" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E781" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F781" s="3" t="n">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="inlineStr">
+        <is>
+          <t>14/08 20:15</t>
+        </is>
+      </c>
+      <c r="B782" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C782" t="inlineStr">
+        <is>
+          <t>Promo don satur+2 ades+saladix $6500</t>
+        </is>
+      </c>
+      <c r="D782" s="3" t="n">
+        <v>6500</v>
+      </c>
+      <c r="E782" s="3" t="n">
+        <v>6500</v>
+      </c>
+      <c r="F782" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="inlineStr">
+        <is>
+          <t>14/08 21:29</t>
+        </is>
+      </c>
+      <c r="B783" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C783" t="inlineStr">
+        <is>
+          <t>Galleta+ agua $3000 transf</t>
+        </is>
+      </c>
+      <c r="D783" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E783" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F783" s="3" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="inlineStr">
+        <is>
+          <t>14/08 21:41</t>
+        </is>
+      </c>
+      <c r="B784" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C784" t="inlineStr">
+        <is>
+          <t>Monster $4000 transf</t>
+        </is>
+      </c>
+      <c r="D784" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E784" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F784" s="3" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="inlineStr">
+        <is>
+          <t>14/08 21:41</t>
+        </is>
+      </c>
+      <c r="B785" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C785" t="inlineStr">
+        <is>
+          <t>Frutilla con crema $3000</t>
+        </is>
+      </c>
+      <c r="D785" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E785" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F785" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="inlineStr">
+        <is>
+          <t>14/08 21:51</t>
+        </is>
+      </c>
+      <c r="B786" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C786" t="inlineStr">
+        <is>
+          <t>Vocación $1500</t>
+        </is>
+      </c>
+      <c r="D786" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E786" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F786" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="inlineStr">
+        <is>
+          <t>14/08 21:54</t>
+        </is>
+      </c>
+      <c r="B787" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C787" t="inlineStr">
+        <is>
+          <t>Miga + miga pollo y verdura$ 5000 transf</t>
+        </is>
+      </c>
+      <c r="D787" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E787" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F787" s="3" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="inlineStr">
+        <is>
+          <t>14/08 21:57</t>
+        </is>
+      </c>
+      <c r="B788" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C788" t="inlineStr">
+        <is>
+          <t>Cliché $1000</t>
+        </is>
+      </c>
+      <c r="D788" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E788" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F788" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="inlineStr">
+        <is>
+          <t>14/08 22:25</t>
+        </is>
+      </c>
+      <c r="B789" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C789" t="inlineStr">
+        <is>
+          <t>Coca+ tostado de tenes $5000</t>
+        </is>
+      </c>
+      <c r="D789" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E789" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F789" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="inlineStr">
+        <is>
+          <t>14/08 22:34</t>
+        </is>
+      </c>
+      <c r="B790" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C790" t="inlineStr">
+        <is>
+          <t>Lactal $2000 transf</t>
+        </is>
+      </c>
+      <c r="D790" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E790" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F790" s="3" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="inlineStr">
+        <is>
+          <t>14/08 22:56</t>
+        </is>
+      </c>
+      <c r="B791" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C791" t="inlineStr">
+        <is>
+          <t>Coca $2000</t>
+        </is>
+      </c>
+      <c r="D791" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E791" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F791" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="inlineStr">
+        <is>
+          <t>14/08 23:06</t>
+        </is>
+      </c>
+      <c r="B792" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C792" t="inlineStr">
+        <is>
+          <t>Lactal x2 + 7up+ soda $7000</t>
+        </is>
+      </c>
+      <c r="D792" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E792" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F792" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="inlineStr">
+        <is>
+          <t>14/08 23:17</t>
+        </is>
+      </c>
+      <c r="B793" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C793" t="inlineStr">
+        <is>
+          <t>Papas + fresh $4000</t>
+        </is>
+      </c>
+      <c r="D793" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E793" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F793" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="inlineStr">
+        <is>
+          <t>14/08 23:20</t>
+        </is>
+      </c>
+      <c r="B794" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C794" t="inlineStr">
+        <is>
+          <t>Galleta+block $5000</t>
+        </is>
+      </c>
+      <c r="D794" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E794" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F794" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="inlineStr">
+        <is>
+          <t>14/08 23:46</t>
+        </is>
+      </c>
+      <c r="B795" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C795" t="inlineStr">
+        <is>
+          <t>Galleta $2200 transf</t>
+        </is>
+      </c>
+      <c r="D795" s="3" t="n">
+        <v>2200</v>
+      </c>
+      <c r="E795" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F795" s="3" t="n">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="inlineStr">
+        <is>
+          <t>14/08 23:46</t>
+        </is>
+      </c>
+      <c r="B796" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C796" t="inlineStr">
+        <is>
+          <t>Coca $2000</t>
+        </is>
+      </c>
+      <c r="D796" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E796" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F796" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="inlineStr">
+        <is>
+          <t>15/08 00:02</t>
+        </is>
+      </c>
+      <c r="B797" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C797" t="inlineStr">
+        <is>
+          <t>Café solo x4$10.000</t>
+        </is>
+      </c>
+      <c r="D797" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="E797" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F797" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="inlineStr">
+        <is>
+          <t>15/08 00:04</t>
+        </is>
+      </c>
+      <c r="B798" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C798" t="inlineStr">
+        <is>
+          <t>Tostado Lactal x4 + agua $9000</t>
+        </is>
+      </c>
+      <c r="D798" s="3" t="n">
+        <v>9000</v>
+      </c>
+      <c r="E798" s="3" t="n">
+        <v>9000</v>
+      </c>
+      <c r="F798" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="inlineStr">
+        <is>
+          <t>15/08 12:47</t>
+        </is>
+      </c>
+      <c r="B799" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C799" t="inlineStr">
+        <is>
+          <t>Promo cafe+tostado $4000</t>
+        </is>
+      </c>
+      <c r="D799" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E799" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F799" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="inlineStr">
+        <is>
+          <t>15/08 12:56</t>
+        </is>
+      </c>
+      <c r="B800" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C800" t="inlineStr">
+        <is>
+          <t>2 topline $2000</t>
+        </is>
+      </c>
+      <c r="D800" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E800" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F800" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="inlineStr">
+        <is>
+          <t>15/08 13:19</t>
+        </is>
+      </c>
+      <c r="B801" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C801" t="inlineStr">
+        <is>
+          <t>Miga+lata $4000</t>
+        </is>
+      </c>
+      <c r="D801" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E801" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F801" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="inlineStr">
+        <is>
+          <t>15/08 14:05</t>
+        </is>
+      </c>
+      <c r="B802" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C802" t="inlineStr">
+        <is>
+          <t>Tortillas $1000</t>
+        </is>
+      </c>
+      <c r="D802" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E802" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F802" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="inlineStr">
+        <is>
+          <t>15/08 14:24</t>
+        </is>
+      </c>
+      <c r="B803" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C803" t="inlineStr">
+        <is>
+          <t>Coca $2000</t>
+        </is>
+      </c>
+      <c r="D803" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E803" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F803" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="inlineStr">
+        <is>
+          <t>15/08 15:08</t>
+        </is>
+      </c>
+      <c r="B804" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C804" t="inlineStr">
+        <is>
+          <t>Gastos bebidas $52.500</t>
+        </is>
+      </c>
+      <c r="D804" s="3" t="n">
+        <v>52500</v>
+      </c>
+      <c r="E804" s="3" t="n">
+        <v>52500</v>
+      </c>
+      <c r="F804" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="inlineStr">
+        <is>
+          <t>15/08 15:08</t>
+        </is>
+      </c>
+      <c r="B805" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C805" t="inlineStr">
+        <is>
+          <t>Lactal $8000</t>
+        </is>
+      </c>
+      <c r="D805" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E805" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F805" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="inlineStr">
+        <is>
+          <t>15/08 16:01</t>
+        </is>
+      </c>
+      <c r="B806" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C806" t="inlineStr">
+        <is>
+          <t>Tostado +ades $3000 transf</t>
+        </is>
+      </c>
+      <c r="D806" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E806" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F806" s="3" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="inlineStr">
+        <is>
+          <t>15/08 16:06</t>
+        </is>
+      </c>
+      <c r="B807" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C807" t="inlineStr">
+        <is>
+          <t>Tostado+café $4000</t>
+        </is>
+      </c>
+      <c r="D807" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E807" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F807" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="inlineStr">
+        <is>
+          <t>15/08 16:15</t>
+        </is>
+      </c>
+      <c r="B808" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C808" t="inlineStr">
+        <is>
+          <t>Ternera+fresh $4000</t>
+        </is>
+      </c>
+      <c r="D808" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E808" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F808" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="inlineStr">
+        <is>
+          <t>15/08 16:38</t>
+        </is>
+      </c>
+      <c r="B809" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C809" t="inlineStr">
+        <is>
+          <t>Ades + 2 Lactal + media ternera + sanguchero $13.000</t>
+        </is>
+      </c>
+      <c r="D809" s="3" t="n">
+        <v>13000</v>
+      </c>
+      <c r="E809" s="3" t="n">
+        <v>13000</v>
+      </c>
+      <c r="F809" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="inlineStr">
+        <is>
+          <t>15/08 17:19</t>
+        </is>
+      </c>
+      <c r="B810" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C810" t="inlineStr">
+        <is>
+          <t>Coca $2000</t>
+        </is>
+      </c>
+      <c r="D810" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E810" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F810" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="inlineStr">
+        <is>
+          <t>15/08 17:25</t>
+        </is>
+      </c>
+      <c r="B811" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C811" t="inlineStr">
+        <is>
+          <t>Coca $2000</t>
+        </is>
+      </c>
+      <c r="D811" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E811" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F811" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="inlineStr">
+        <is>
+          <t>15/08 17:46</t>
+        </is>
+      </c>
+      <c r="B812" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C812" t="inlineStr">
+        <is>
+          <t>Block+2 corazones $5000</t>
+        </is>
+      </c>
+      <c r="D812" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E812" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F812" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="inlineStr">
+        <is>
+          <t>15/08 18:08</t>
+        </is>
+      </c>
+      <c r="B813" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C813" t="inlineStr">
+        <is>
+          <t>Ternera+sanguchero+coca$8000</t>
+        </is>
+      </c>
+      <c r="D813" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="E813" s="3" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F813" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="inlineStr">
+        <is>
+          <t>15/08 18:30</t>
+        </is>
+      </c>
+      <c r="B814" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C814" t="inlineStr">
+        <is>
+          <t>Chicle $1000</t>
+        </is>
+      </c>
+      <c r="D814" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E814" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F814" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="inlineStr">
+        <is>
+          <t>15/08 18:31</t>
+        </is>
+      </c>
+      <c r="B815" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C815" t="inlineStr">
+        <is>
+          <t>Café con leche+tostado $4500</t>
+        </is>
+      </c>
+      <c r="D815" s="3" t="n">
+        <v>4500</v>
+      </c>
+      <c r="E815" s="3" t="n">
+        <v>4500</v>
+      </c>
+      <c r="F815" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="inlineStr">
+        <is>
+          <t>15/08 19:07</t>
+        </is>
+      </c>
+      <c r="B816" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C816" t="inlineStr">
+        <is>
+          <t>Tostado$2000</t>
+        </is>
+      </c>
+      <c r="D816" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E816" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F816" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="inlineStr">
+        <is>
+          <t>15/08 19:18</t>
+        </is>
+      </c>
+      <c r="B817" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C817" t="inlineStr">
+        <is>
+          <t>Chocotorta $4000</t>
+        </is>
+      </c>
+      <c r="D817" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E817" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F817" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="inlineStr">
+        <is>
+          <t>15/08 19:18</t>
+        </is>
+      </c>
+      <c r="B818" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C818" t="inlineStr">
+        <is>
+          <t>Agua $1000</t>
+        </is>
+      </c>
+      <c r="D818" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E818" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F818" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="inlineStr">
+        <is>
+          <t>15/08 19:32</t>
+        </is>
+      </c>
+      <c r="B819" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C819" t="inlineStr">
+        <is>
+          <t>2 café $4000</t>
+        </is>
+      </c>
+      <c r="D819" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E819" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F819" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="inlineStr">
+        <is>
+          <t>15/08 19:34</t>
+        </is>
+      </c>
+      <c r="B820" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C820" t="inlineStr">
+        <is>
+          <t>Café+ tostado $4000</t>
+        </is>
+      </c>
+      <c r="D820" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E820" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F820" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="inlineStr">
+        <is>
+          <t>15/08 19:46</t>
+        </is>
+      </c>
+      <c r="B821" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C821" t="inlineStr">
+        <is>
+          <t>Agua+ 2 cereal mix+2 menthoplus $5800 transf</t>
+        </is>
+      </c>
+      <c r="D821" s="3" t="n">
+        <v>5800</v>
+      </c>
+      <c r="E821" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F821" s="3" t="n">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="inlineStr">
+        <is>
+          <t>15/08 19:56</t>
+        </is>
+      </c>
+      <c r="B822" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C822" t="inlineStr">
+        <is>
+          <t>Din satur $1500</t>
+        </is>
+      </c>
+      <c r="D822" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E822" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F822" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="inlineStr">
+        <is>
+          <t>15/08 19:58</t>
+        </is>
+      </c>
+      <c r="B823" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C823" t="inlineStr">
+        <is>
+          <t>Coca $2000</t>
+        </is>
+      </c>
+      <c r="D823" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E823" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F823" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="inlineStr">
+        <is>
+          <t>15/08 20:02</t>
+        </is>
+      </c>
+      <c r="B824" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C824" t="inlineStr">
+        <is>
+          <t>Don satur+ 2 jyq $5500</t>
+        </is>
+      </c>
+      <c r="D824" s="3" t="n">
+        <v>5500</v>
+      </c>
+      <c r="E824" s="3" t="n">
+        <v>5500</v>
+      </c>
+      <c r="F824" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="inlineStr">
+        <is>
+          <t>15/08 20:24</t>
+        </is>
+      </c>
+      <c r="B825" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C825" t="inlineStr">
+        <is>
+          <t>7up $2000</t>
+        </is>
+      </c>
+      <c r="D825" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E825" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F825" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="inlineStr">
+        <is>
+          <t>15/08 20:26</t>
+        </is>
+      </c>
+      <c r="B826" t="inlineStr">
+        <is>
+          <t>Eunoia</t>
+        </is>
+      </c>
+      <c r="C826" t="inlineStr">
+        <is>
+          <t>Yogur griego $4000</t>
+        </is>
+      </c>
+      <c r="D826" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E826" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F826" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="inlineStr">
+        <is>
+          <t>15/08 20:49</t>
+        </is>
+      </c>
+      <c r="B827" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C827" t="inlineStr">
+        <is>
+          <t>Vocación $1500</t>
+        </is>
+      </c>
+      <c r="D827" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="E827" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F827" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="inlineStr">
+        <is>
+          <t>15/08 20:49</t>
+        </is>
+      </c>
+      <c r="B828" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C828" t="inlineStr">
+        <is>
+          <t>Pepsi $2000</t>
+        </is>
+      </c>
+      <c r="D828" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E828" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F828" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="inlineStr">
+        <is>
+          <t>15/08 21:01</t>
+        </is>
+      </c>
+      <c r="B829" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C829" t="inlineStr">
+        <is>
+          <t>Terrabusi $4000</t>
+        </is>
+      </c>
+      <c r="D829" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E829" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F829" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="inlineStr">
+        <is>
+          <t>15/08 21:01</t>
+        </is>
+      </c>
+      <c r="B830" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C830" t="inlineStr">
+        <is>
+          <t>Smack promo + picnic $3000 transf</t>
+        </is>
+      </c>
+      <c r="D830" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E830" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F830" s="3" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="inlineStr">
+        <is>
+          <t>15/08 21:20</t>
+        </is>
+      </c>
+      <c r="B831" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C831" t="inlineStr">
+        <is>
+          <t>Galeras $4000</t>
+        </is>
+      </c>
+      <c r="D831" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="E831" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F831" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="inlineStr">
+        <is>
+          <t>15/08 21:24</t>
+        </is>
+      </c>
+      <c r="B832" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C832" t="inlineStr">
+        <is>
+          <t>Galleta + coca + 2 bon o bon $6000</t>
+        </is>
+      </c>
+      <c r="D832" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E832" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F832" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="inlineStr">
+        <is>
+          <t>15/08 21:28</t>
+        </is>
+      </c>
+      <c r="B833" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C833" t="inlineStr">
+        <is>
+          <t>Smack 2 $1000</t>
+        </is>
+      </c>
+      <c r="D833" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E833" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F833" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="inlineStr">
+        <is>
+          <t>15/08 21:36</t>
+        </is>
+      </c>
+      <c r="B834" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C834" t="inlineStr">
+        <is>
+          <t>Frutilla con crema $3000</t>
+        </is>
+      </c>
+      <c r="D834" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E834" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F834" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="inlineStr">
+        <is>
+          <t>15/08 21:44</t>
+        </is>
+      </c>
+      <c r="B835" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C835" t="inlineStr">
+        <is>
+          <t>Rex $2400</t>
+        </is>
+      </c>
+      <c r="D835" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="E835" s="3" t="n">
+        <v>2400</v>
+      </c>
+      <c r="F835" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="inlineStr">
+        <is>
+          <t>15/08 21:44</t>
+        </is>
+      </c>
+      <c r="B836" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C836" t="inlineStr">
+        <is>
+          <t>Agua $1000</t>
+        </is>
+      </c>
+      <c r="D836" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E836" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F836" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="inlineStr">
+        <is>
+          <t>15/08 21:56</t>
+        </is>
+      </c>
+      <c r="B837" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C837" t="inlineStr">
+        <is>
+          <t>Don satur + chicle $2500</t>
+        </is>
+      </c>
+      <c r="D837" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="E837" s="3" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F837" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="inlineStr">
+        <is>
+          <t>15/08 22:27</t>
+        </is>
+      </c>
+      <c r="B838" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C838" t="inlineStr">
+        <is>
+          <t>Lactal $2000</t>
+        </is>
+      </c>
+      <c r="D838" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E838" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F838" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="inlineStr">
+        <is>
+          <t>15/08 22:48</t>
+        </is>
+      </c>
+      <c r="B839" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C839" t="inlineStr">
+        <is>
+          <t>Frutilla con crema $6000</t>
+        </is>
+      </c>
+      <c r="D839" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="E839" s="3" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F839" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="inlineStr">
+        <is>
+          <t>15/08 22:50</t>
+        </is>
+      </c>
+      <c r="B840" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C840" t="inlineStr">
+        <is>
+          <t>Tostado + Ades chico + coca + chocolate $7000</t>
+        </is>
+      </c>
+      <c r="D840" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="E840" s="3" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F840" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="inlineStr">
+        <is>
+          <t>15/08 23:21</t>
+        </is>
+      </c>
+      <c r="B841" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C841" t="inlineStr">
+        <is>
+          <t>Café x4 $10.000</t>
+        </is>
+      </c>
+      <c r="D841" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="E841" s="3" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F841" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="inlineStr">
+        <is>
+          <t>15/08 23:26</t>
+        </is>
+      </c>
+      <c r="B842" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C842" t="inlineStr">
+        <is>
+          <t>Sang $3000</t>
+        </is>
+      </c>
+      <c r="D842" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E842" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F842" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="inlineStr">
+        <is>
+          <t>15/08 23:26</t>
+        </is>
+      </c>
+      <c r="B843" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C843" t="inlineStr">
+        <is>
+          <t>Cliché $2000</t>
+        </is>
+      </c>
+      <c r="D843" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E843" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F843" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="inlineStr">
+        <is>
+          <t>15/08 23:50</t>
+        </is>
+      </c>
+      <c r="B844" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C844" t="inlineStr">
+        <is>
+          <t>Torasso $1000</t>
+        </is>
+      </c>
+      <c r="D844" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E844" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F844" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="inlineStr">
+        <is>
+          <t>15/08 23:50</t>
+        </is>
+      </c>
+      <c r="B845" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C845" t="inlineStr">
+        <is>
+          <t>Pepsi + tostado $5000 transf</t>
+        </is>
+      </c>
+      <c r="D845" s="3" t="n">
+        <v>5000</v>
+      </c>
+      <c r="E845" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F845" s="3" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="inlineStr">
+        <is>
+          <t>15/08 23:56</t>
+        </is>
+      </c>
+      <c r="B846" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C846" t="inlineStr">
+        <is>
+          <t>Agua + negaron $2000</t>
+        </is>
+      </c>
+      <c r="D846" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E846" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F846" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="inlineStr">
+        <is>
+          <t>16/08 00:06</t>
+        </is>
+      </c>
+      <c r="B847" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C847" t="inlineStr">
+        <is>
+          <t>Chocotorta x2 $3000</t>
+        </is>
+      </c>
+      <c r="D847" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="E847" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F847" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="inlineStr">
+        <is>
+          <t>16/08 00:07</t>
+        </is>
+      </c>
+      <c r="B848" t="inlineStr">
+        <is>
+          <t>Karim J</t>
+        </is>
+      </c>
+      <c r="C848" t="inlineStr">
+        <is>
+          <t>Papas $2000</t>
+        </is>
+      </c>
+      <c r="D848" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="E848" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F848" s="3" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>